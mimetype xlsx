--- v4 (2026-03-14)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4de7a35028c14e0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91b0690155ba48bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b59febbde6e4850"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R208fd132f820427b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b8bd3cfa73a46dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b59febbde6e4850" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0a51a380da84698" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R208fd132f820427b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Large Caps with potential</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UUS3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...242 lines deleted...]
-          <x:t>23.02.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>174,394</x:t>
-[...278 lines deleted...]
-        <x:is>
           <x:t>175,479</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,191</x:t>
         </x:is>
       </x:c>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,099</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>