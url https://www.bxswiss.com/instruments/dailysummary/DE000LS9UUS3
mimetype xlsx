--- v5 (2026-04-05)
+++ v6 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91b0690155ba48bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34126b00cd1c4c49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R208fd132f820427b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50a87823ede04d27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0a51a380da84698" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R208fd132f820427b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5852a9dd71047c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50a87823ede04d27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Large Caps with potential</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UUS3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,196</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,969</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>