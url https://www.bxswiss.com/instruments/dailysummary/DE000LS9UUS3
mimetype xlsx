--- v6 (2026-04-27)
+++ v7 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34126b00cd1c4c49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab807708ad1b4136" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50a87823ede04d27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e454c2f72d64c00"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5852a9dd71047c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50a87823ede04d27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5dddbbd935a4a7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e454c2f72d64c00" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Large Caps with potential</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UUS3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...532 lines deleted...]
-          <x:t>195,969</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>