--- v7 (2026-06-10)
+++ v8 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab807708ad1b4136" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R236d0fbc4b404484" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e454c2f72d64c00"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5bac655ecd3413f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5dddbbd935a4a7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e454c2f72d64c00" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd50ddfd0d1d44a9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5bac655ecd3413f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Large Caps with potential</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UUS3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,498</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>