--- v8 (2026-07-03)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R236d0fbc4b404484" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R936e0ba3a8964311" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5bac655ecd3413f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra56d98778e4c4b64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd50ddfd0d1d44a9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5bac655ecd3413f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R017d1b86b4b241fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra56d98778e4c4b64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Large Caps with potential</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UUS3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>208,802</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>207,498</x:t>
-[...620 lines deleted...]
-          <x:t>203,525</x:t>
+          <x:t>207,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,749</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>