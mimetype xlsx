--- v9 (2026-07-23)
+++ v10 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R936e0ba3a8964311" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9a9bff127a94a60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra56d98778e4c4b64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3dfc075edb8e440a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R017d1b86b4b241fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra56d98778e4c4b64" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6c6d51aa5ba48d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3dfc075edb8e440a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Large Caps with potential</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UUS3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,608</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,446</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>