--- v10 (2026-08-13)
+++ v11 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9a9bff127a94a60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bb7d8fedef04507" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3dfc075edb8e440a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b214381eaba4ed8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6c6d51aa5ba48d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3dfc075edb8e440a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79e52ec293dc49ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b214381eaba4ed8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Large Caps with potential</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UUS3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,538</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,821</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>