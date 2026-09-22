--- v11 (2026-09-02)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bb7d8fedef04507" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb40c60548284185" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b214381eaba4ed8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9684ef4c414a4e24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79e52ec293dc49ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b214381eaba4ed8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92030937bc014f2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9684ef4c414a4e24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Large Caps with potential</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UUS3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>213,560</x:t>
-[...435 lines deleted...]
-        <x:is>
           <x:t>207,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,413</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,748</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,883</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>