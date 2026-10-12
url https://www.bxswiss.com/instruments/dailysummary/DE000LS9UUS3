--- v12 (2026-09-22)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb40c60548284185" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1d5a737fc064da9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9684ef4c414a4e24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe73765d5c7f4c39"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92030937bc014f2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9684ef4c414a4e24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re889010848cc4335" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe73765d5c7f4c39" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Large Caps with potential</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UUS3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,007</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>