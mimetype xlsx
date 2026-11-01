--- v13 (2026-10-12)
+++ v14 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1d5a737fc064da9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ab912793b524ee7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe73765d5c7f4c39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41fb03201fce4412"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re889010848cc4335" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe73765d5c7f4c39" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R971a81d3858c44b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41fb03201fce4412" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Large Caps with potential</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UUS3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,887</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>