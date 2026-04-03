--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13261f2f7e4549c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ae303b13e1248b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8074dcd80d08453e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6aaad27fe3c947e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a84bf09efdf484d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8074dcd80d08453e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6981eeadb9f4f58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6aaad27fe3c947e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DiVision</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UUK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>103,546</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,586</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>