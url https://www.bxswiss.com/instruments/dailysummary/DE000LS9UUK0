--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ae303b13e1248b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dac8f0f1f8d40a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6aaad27fe3c947e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3762f23996eb4403"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6981eeadb9f4f58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6aaad27fe3c947e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf601a61cc8694151" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3762f23996eb4403" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DiVision</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UUK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,201</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,768</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>