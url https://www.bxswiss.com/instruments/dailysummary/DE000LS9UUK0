--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dac8f0f1f8d40a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0db4ffacf1114359" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3762f23996eb4403"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd30171bfd98141ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf601a61cc8694151" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3762f23996eb4403" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b8b8e08b32342cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd30171bfd98141ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DiVision</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UUK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,856</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,124</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>