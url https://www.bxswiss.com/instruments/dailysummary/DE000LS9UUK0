--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0db4ffacf1114359" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc969bfacb3a34051" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd30171bfd98141ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc236dfbb1b64e1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b8b8e08b32342cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd30171bfd98141ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8e5d61567614957" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc236dfbb1b64e1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DiVision</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UUK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...230 lines deleted...]
-          <x:t>102,682</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,768</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...207 lines deleted...]
-          <x:t>102,619</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,149</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>102,124</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,866</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>