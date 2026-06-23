--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc969bfacb3a34051" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a645efcdc644eee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc236dfbb1b64e1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e4bb85630f14c81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8e5d61567614957" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc236dfbb1b64e1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0457298dc8d4471e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e4bb85630f14c81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DiVision</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UUK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...139 lines deleted...]
-          <x:t>102,605</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,646</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...411 lines deleted...]
-          <x:t>102,866</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,653</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>