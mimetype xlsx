--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a645efcdc644eee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97c19d473dd941db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e4bb85630f14c81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R534a2a9a6cb4411d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0457298dc8d4471e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e4bb85630f14c81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c101f9e1fb3455a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R534a2a9a6cb4411d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DiVision</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UUK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,131 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>103,420</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,421</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,231</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,865</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>