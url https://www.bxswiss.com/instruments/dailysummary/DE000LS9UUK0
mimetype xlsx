--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97c19d473dd941db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8670b5b558634fb8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R534a2a9a6cb4411d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c3d34951b6b4ac8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c101f9e1fb3455a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R534a2a9a6cb4411d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re73062e15d7b4512" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c3d34951b6b4ac8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DiVision</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UUK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,644</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>