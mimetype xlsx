--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8670b5b558634fb8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4340a1f368ea4699" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c3d34951b6b4ac8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff9e6379d933460a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re73062e15d7b4512" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c3d34951b6b4ac8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49b6b0c61a9c4470" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff9e6379d933460a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DiVision</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UUK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,103</x:t>
@@ -764,31 +366,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,524</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>