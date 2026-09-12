--- v12 (2026-08-22)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4340a1f368ea4699" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b3a1c1923ee426d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff9e6379d933460a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8d5ec11897b40c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49b6b0c61a9c4470" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff9e6379d933460a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbbbe0d70f69426f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8d5ec11897b40c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DiVision</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UUK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,653 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...291 lines deleted...]
-          <x:t>107,347</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,361</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.08.2026</x:t>
-[...316 lines deleted...]
-          <x:t>107,524</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,031</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>