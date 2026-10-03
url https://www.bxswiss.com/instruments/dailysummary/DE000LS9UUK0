--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b3a1c1923ee426d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R972353ea38ab4706" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8d5ec11897b40c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3be3027e8e7c4c33"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbbbe0d70f69426f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8d5ec11897b40c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47cfd103c5294fe5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3be3027e8e7c4c33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DiVision</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UUK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...149 lines deleted...]
-          <x:t>107,497</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,518</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>108,031</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,558</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>