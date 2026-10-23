--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R972353ea38ab4706" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3da30a105b964097" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3be3027e8e7c4c33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R210815797a17428f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47cfd103c5294fe5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3be3027e8e7c4c33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2baac4b4b6544dd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R210815797a17428f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DiVision</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UUK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,725</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,475</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>