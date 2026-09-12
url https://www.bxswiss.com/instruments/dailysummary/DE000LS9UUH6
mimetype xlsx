--- v11 (2026-08-22)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8dc19bafc1a4132" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re37ec719a9764386" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72e433a34b5c4147"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fd33fa2216548b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd34927556634bf3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72e433a34b5c4147" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R748c79836d884edc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fd33fa2216548b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>International Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UUH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...90 lines deleted...]
-          <x:t>155,800</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>152,021</x:t>
-[...512 lines deleted...]
-          <x:t>152,210</x:t>
+          <x:t>152,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,312</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>