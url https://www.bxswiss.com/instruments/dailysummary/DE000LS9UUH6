--- v12 (2026-09-12)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re37ec719a9764386" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d5731fe35284dc9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fd33fa2216548b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racaf55552fe44ee3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R748c79836d884edc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fd33fa2216548b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0638cc548fd4ef8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racaf55552fe44ee3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>International Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UUH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,412</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,907</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>