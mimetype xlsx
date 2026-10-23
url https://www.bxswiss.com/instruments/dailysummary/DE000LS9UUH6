--- v13 (2026-10-02)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d5731fe35284dc9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8176b70db77745ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racaf55552fe44ee3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4873953559f0481a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0638cc548fd4ef8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racaf55552fe44ee3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2757702cbdcf4815" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4873953559f0481a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>International Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UUH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...247 lines deleted...]
-          <x:t>152,854</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>152,506</x:t>
-[...242 lines deleted...]
-          <x:t>154,374</x:t>
+          <x:t>153,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,435</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.09.2026</x:t>
-[...127 lines deleted...]
-          <x:t>153,907</x:t>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,769</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>