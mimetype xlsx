--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79af7454779b482f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b5ceb3bf3604b3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2be3f3cba74428f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf796ca617bbf425e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbcdd83365be40df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2be3f3cba74428f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd308deff21324047" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf796ca617bbf425e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>International Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UUH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,524</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,437</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>