--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b5ceb3bf3604b3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23885446a46942f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf796ca617bbf425e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f94f24a258a4f49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd308deff21324047" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf796ca617bbf425e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R531d93d9c88b4002" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f94f24a258a4f49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>International Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UUH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,103</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,649</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>