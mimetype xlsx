--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23885446a46942f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redd7be84f1114e2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f94f24a258a4f49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67b039c919a5436c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R531d93d9c88b4002" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f94f24a258a4f49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fb92371bcfa4781" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67b039c919a5436c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>International Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UUH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,937</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,283</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>