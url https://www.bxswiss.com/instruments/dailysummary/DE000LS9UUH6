--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redd7be84f1114e2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1dcf9a108b44464" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67b039c919a5436c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffae0f15fa924a48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fb92371bcfa4781" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67b039c919a5436c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1341d3f6526140fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffae0f15fa924a48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>International Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UUH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,453</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,022</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>