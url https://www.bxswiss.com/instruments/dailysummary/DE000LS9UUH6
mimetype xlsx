--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1dcf9a108b44464" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R500c6af427cc466f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffae0f15fa924a48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c12059fce524419"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1341d3f6526140fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffae0f15fa924a48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52015aef003d4e24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c12059fce524419" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>International Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UUH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,562</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,408</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>