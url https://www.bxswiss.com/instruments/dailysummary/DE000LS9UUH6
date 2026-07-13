--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R500c6af427cc466f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e8c743e537842d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c12059fce524419"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6aa940b8e9b2481f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52015aef003d4e24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c12059fce524419" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88860c1517fb499e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6aa940b8e9b2481f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>International Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UUH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...122 lines deleted...]
-          <x:t>162,551</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,602</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>166,408</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,866</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>