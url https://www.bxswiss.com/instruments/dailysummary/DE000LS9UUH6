--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e8c743e537842d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R128648f485754ce9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6aa940b8e9b2481f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48f4af44eec34ebd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88860c1517fb499e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6aa940b8e9b2481f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1234e59cd49a4fc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48f4af44eec34ebd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>International Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UUH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,474</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,512</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>