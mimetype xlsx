--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R128648f485754ce9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8dc19bafc1a4132" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48f4af44eec34ebd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72e433a34b5c4147"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1234e59cd49a4fc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48f4af44eec34ebd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd34927556634bf3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72e433a34b5c4147" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>International Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UUH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,293</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>