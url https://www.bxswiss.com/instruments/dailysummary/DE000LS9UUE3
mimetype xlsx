--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4113fcf1d62c4563" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9891525b889458e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d8a97bf821c4228"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R216d6c861bd64c08"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0d056ff67a147e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d8a97bf821c4228" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1b6c45ffb364eea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R216d6c861bd64c08" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Autom_S1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UUE3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,544</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,653</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>