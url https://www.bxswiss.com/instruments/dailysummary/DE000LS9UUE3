--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9891525b889458e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17f2a0e01a074aa7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R216d6c861bd64c08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbddbc99363f42c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1b6c45ffb364eea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R216d6c861bd64c08" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra027a9548d5d4f71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbddbc99363f42c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Autom_S1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UUE3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,872</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,145</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>