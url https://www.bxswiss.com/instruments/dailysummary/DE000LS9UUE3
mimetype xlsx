--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17f2a0e01a074aa7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2338a83619f74111" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbddbc99363f42c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R485d1ebca58d4a05"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra027a9548d5d4f71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbddbc99363f42c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d88600d0f244aaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R485d1ebca58d4a05" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Autom_S1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UUE3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...323 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>188,357</x:t>
-[...62 lines deleted...]
-        <x:is>
           <x:t>188,753</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,604</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,563</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>