--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2338a83619f74111" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01fa67832bea4a94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R485d1ebca58d4a05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50303413ee934ce2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d88600d0f244aaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R485d1ebca58d4a05" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda939364e7434978" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50303413ee934ce2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Autom_S1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UUE3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,508</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,714</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>