--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01fa67832bea4a94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdde99cc9603843f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50303413ee934ce2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R041cbbc46d654419"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda939364e7434978" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50303413ee934ce2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd22bbf3333b04033" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R041cbbc46d654419" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Autom_S1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UUE3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,034</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,988</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>