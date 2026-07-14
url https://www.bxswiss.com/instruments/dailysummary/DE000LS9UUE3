--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdde99cc9603843f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1005a35558504971" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R041cbbc46d654419"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a3f233d7bce4679"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd22bbf3333b04033" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R041cbbc46d654419" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cb2c9b7bb6a4ccf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a3f233d7bce4679" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Autom_S1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UUE3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,911</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>