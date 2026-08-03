--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1005a35558504971" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ed2c1c5e2274b92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a3f233d7bce4679"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf63cae8d8c064ef0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cb2c9b7bb6a4ccf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a3f233d7bce4679" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f5744ee551f4d95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf63cae8d8c064ef0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Autom_S1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UUE3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,230</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,909</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>