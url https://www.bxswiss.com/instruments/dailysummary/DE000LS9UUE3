--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ed2c1c5e2274b92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd880b0657e24d73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf63cae8d8c064ef0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd675dd53961645be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f5744ee551f4d95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf63cae8d8c064ef0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabf7c4fa2a1246ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd675dd53961645be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Autom_S1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UUE3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,864</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,313</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>