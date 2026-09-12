--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd880b0657e24d73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a7822e087734daa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd675dd53961645be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R330ef8f7006b4384"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabf7c4fa2a1246ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd675dd53961645be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0611c8bd7d446f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R330ef8f7006b4384" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Autom_S1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UUE3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,704</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,391</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>