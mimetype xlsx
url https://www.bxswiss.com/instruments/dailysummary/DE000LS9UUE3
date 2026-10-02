--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a7822e087734daa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68e4a19916644f4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R330ef8f7006b4384"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdacbe831ce2344cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0611c8bd7d446f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R330ef8f7006b4384" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bc3b2e995124e4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdacbe831ce2344cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Autom_S1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UUE3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,178</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,678</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>