--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68e4a19916644f4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R937bf9c224dc4052" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdacbe831ce2344cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6286c222ba04e7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bc3b2e995124e4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdacbe831ce2344cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ccecae644ea41db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6286c222ba04e7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Autom_S1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UUE3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,370</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>