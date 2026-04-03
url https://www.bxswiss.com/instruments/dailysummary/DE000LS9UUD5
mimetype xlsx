--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3943317b767041a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41009843fb4d4221" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1ce12a2c93543a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re843c1f4b98d4441"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d743c900203473f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1ce12a2c93543a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22469a9094ab47b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re843c1f4b98d4441" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Hedge Fund VIPs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UUD5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,517 +149,139 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...95 lines deleted...]
-          <x:t>165,363</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,556</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...361 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,377</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,819</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,388</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>