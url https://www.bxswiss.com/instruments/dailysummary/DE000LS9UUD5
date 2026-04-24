--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41009843fb4d4221" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbddb53e89934fd7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re843c1f4b98d4441"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0edc731a553400d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22469a9094ab47b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re843c1f4b98d4441" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc58389ffc4df4e7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0edc731a553400d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Hedge Fund VIPs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UUD5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,520</x:t>
@@ -791,31 +366,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,919</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>