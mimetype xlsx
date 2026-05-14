--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbddb53e89934fd7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5cfaada7dc643e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0edc731a553400d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96cf799a07114863"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc58389ffc4df4e7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0edc731a553400d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f60fa26320f400c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96cf799a07114863" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Hedge Fund VIPs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UUD5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,680</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,091</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>