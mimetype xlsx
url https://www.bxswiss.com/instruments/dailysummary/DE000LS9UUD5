--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5cfaada7dc643e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13c170baf6144e79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96cf799a07114863"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c2dc678d5064a0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f60fa26320f400c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96cf799a07114863" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7061ca85bfad4780" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c2dc678d5064a0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Hedge Fund VIPs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UUD5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,189</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,933</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>