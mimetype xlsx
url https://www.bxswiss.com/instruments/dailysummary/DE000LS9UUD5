--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13c170baf6144e79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb0bdc10da954587" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c2dc678d5064a0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3461fa97c1384d25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7061ca85bfad4780" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c2dc678d5064a0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra59dee8f53e34d6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3461fa97c1384d25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Hedge Fund VIPs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UUD5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,367</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,676</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>