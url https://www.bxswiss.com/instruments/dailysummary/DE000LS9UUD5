--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb0bdc10da954587" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22e88ef0188448ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3461fa97c1384d25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R667200ed423747e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra59dee8f53e34d6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3461fa97c1384d25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93eab63af6f64927" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R667200ed423747e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Hedge Fund VIPs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UUD5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,569</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,582</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>