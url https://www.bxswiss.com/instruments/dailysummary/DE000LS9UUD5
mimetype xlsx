--- v12 (2026-07-13)
+++ v13 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22e88ef0188448ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5b069811e6a4b4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R667200ed423747e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1766c5821de64f02"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93eab63af6f64927" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R667200ed423747e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a67c670009b4cd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1766c5821de64f02" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Hedge Fund VIPs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UUD5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,975</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,897</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>