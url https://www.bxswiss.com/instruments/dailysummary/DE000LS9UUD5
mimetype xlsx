--- v13 (2026-08-03)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5b069811e6a4b4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7e631fa39fd4cc2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1766c5821de64f02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re753da2bb2ab4ea1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a67c670009b4cd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1766c5821de64f02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60d46cea085441ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re753da2bb2ab4ea1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Hedge Fund VIPs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UUD5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>182,897</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>