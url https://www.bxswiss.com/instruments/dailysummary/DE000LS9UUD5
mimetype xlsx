--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7e631fa39fd4cc2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe92e5b43dc14dce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re753da2bb2ab4ea1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R676143a18cc34d7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60d46cea085441ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re753da2bb2ab4ea1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d5b136e8daa4a79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R676143a18cc34d7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Hedge Fund VIPs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UUD5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...68 lines deleted...]
-          <x:t>192,969</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,274</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>191,960</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>