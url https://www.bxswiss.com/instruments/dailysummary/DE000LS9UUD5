--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe92e5b43dc14dce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f978ef1980147b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R676143a18cc34d7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R825158b9e8bb4c64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d5b136e8daa4a79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R676143a18cc34d7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf718c4db5d7b408f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R825158b9e8bb4c64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Hedge Fund VIPs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UUD5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...311 lines deleted...]
-          <x:t>187,407</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,412</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>192,930</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,266</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>