--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R388e308919384f72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55b8524780954f1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R870dd5a6e1c9491b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b3d441ddf6f4600"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47209e82308f4483" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R870dd5a6e1c9491b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b6677837bf34b7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b3d441ddf6f4600" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Compound</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UUB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,409</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,986</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>