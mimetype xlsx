--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55b8524780954f1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdef036f2b0ba4886" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b3d441ddf6f4600"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7266a3bbdcf74eb9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b6677837bf34b7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b3d441ddf6f4600" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R033961b1d1944431" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7266a3bbdcf74eb9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Compound</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UUB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...171 lines deleted...]
-          <x:t>208,842</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>207,146</x:t>
-[...431 lines deleted...]
-          <x:t>198,986</x:t>
+          <x:t>207,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,506</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>