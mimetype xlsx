--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdef036f2b0ba4886" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6005a1868bf4409c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7266a3bbdcf74eb9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd65eac8164844299"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R033961b1d1944431" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7266a3bbdcf74eb9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10f43605510d4cde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd65eac8164844299" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Compound</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UUB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,501</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,749</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>