--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6005a1868bf4409c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a22b4b1780749e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd65eac8164844299"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9db809e7c3e74d77"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10f43605510d4cde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd65eac8164844299" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb67897b46f14fc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9db809e7c3e74d77" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Compound</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UUB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,906</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,703</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>