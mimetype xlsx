--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a22b4b1780749e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabcac4c0b3ed4d3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9db809e7c3e74d77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7a6a075d91e4132"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb67897b46f14fc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9db809e7c3e74d77" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc6b2e74ba684872" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7a6a075d91e4132" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Compound</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UUB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,867</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>