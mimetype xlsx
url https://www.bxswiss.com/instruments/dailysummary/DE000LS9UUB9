--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabcac4c0b3ed4d3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3b99db5da2d4f99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7a6a075d91e4132"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20c03211334e48eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc6b2e74ba684872" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7a6a075d91e4132" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54496eb9305145ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20c03211334e48eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Compound</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UUB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>225,040</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,511</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...386 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,466</x:t>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,433</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>