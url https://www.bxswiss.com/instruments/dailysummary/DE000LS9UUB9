--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3b99db5da2d4f99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03443d8358fb4d21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20c03211334e48eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1456bde60a5b4046"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54496eb9305145ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20c03211334e48eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2137565e91404412" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1456bde60a5b4046" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Compound</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UUB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...149 lines deleted...]
-          <x:t>227,204</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,150</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>232,433</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,422</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>