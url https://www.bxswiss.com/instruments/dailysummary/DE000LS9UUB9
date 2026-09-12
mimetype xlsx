--- v10 (2026-08-03)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03443d8358fb4d21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra58ed538e9c344ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1456bde60a5b4046"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfdad7d8f2b148f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2137565e91404412" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1456bde60a5b4046" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06807cd837794b36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfdad7d8f2b148f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Compound</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UUB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>227,598</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,702</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>227,422</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,832</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>