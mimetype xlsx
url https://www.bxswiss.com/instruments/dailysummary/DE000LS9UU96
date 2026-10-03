--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfddffd2755784edd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R546b1bedb5b24d0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e9546fde9a74642"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ab2c7713b784bf1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b9f76cedab24599" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e9546fde9a74642" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R983aefe538c344ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ab2c7713b784bf1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DNS World High Performers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UU96</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...257 lines deleted...]
-          <x:t>127,432</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,677</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>125,654</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,591</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>