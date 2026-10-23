--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R546b1bedb5b24d0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3818a361fbeb4c1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ab2c7713b784bf1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b349bebc1264c1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R983aefe538c344ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ab2c7713b784bf1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27ac2fa5afbf4605" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b349bebc1264c1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DNS World High Performers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UU96</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,641</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,744</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>