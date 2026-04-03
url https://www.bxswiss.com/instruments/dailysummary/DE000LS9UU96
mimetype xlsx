--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79c53f09019a4724" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re29fd6902dc44ddb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R123b0ca5585441e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3796fa531be743b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd09e69fa3094b48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R123b0ca5585441e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc29783816e594874" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3796fa531be743b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DNS World High Performers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UU96</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...122 lines deleted...]
-          <x:t>111,537</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,772</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>113,380</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,504</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>