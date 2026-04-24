--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re29fd6902dc44ddb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1745a95beefe42b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3796fa531be743b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdd01eeab9294ee9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc29783816e594874" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3796fa531be743b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R755bc8f0caa14586" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdd01eeab9294ee9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DNS World High Performers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UU96</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>113,103</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>113,049</x:t>
-[...625 lines deleted...]
-          <x:t>111,504</x:t>
+          <x:t>114,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,807</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>