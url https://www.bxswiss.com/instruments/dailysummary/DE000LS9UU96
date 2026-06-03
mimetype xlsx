--- v7 (2026-04-24)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1745a95beefe42b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78f5bad07b60431a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdd01eeab9294ee9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf69a784a299f4c11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R755bc8f0caa14586" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdd01eeab9294ee9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd131768842b74e9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf69a784a299f4c11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DNS World High Performers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UU96</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>113,626</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,738</x:t>
-[...301 lines deleted...]
-          <x:t>114,807</x:t>
+          <x:t>114,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,298</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>