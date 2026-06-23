--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78f5bad07b60431a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc679c3e6a39f4d91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf69a784a299f4c11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0376b188681f4a5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd131768842b74e9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf69a784a299f4c11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86a453a062064d70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0376b188681f4a5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DNS World High Performers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UU96</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...328 lines deleted...]
-          <x:t>115,712</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>115,288</x:t>
-[...220 lines deleted...]
-          <x:t>120,298</x:t>
+          <x:t>116,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,102</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>