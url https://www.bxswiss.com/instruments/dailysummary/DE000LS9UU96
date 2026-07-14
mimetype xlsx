--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc679c3e6a39f4d91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34f42dc85b8c4a94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0376b188681f4a5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92cdea64fc564f66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86a453a062064d70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0376b188681f4a5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02a85ff9bbf849de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92cdea64fc564f66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DNS World High Performers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UU96</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,862</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,751</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>