--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34f42dc85b8c4a94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33c024a657e94e3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92cdea64fc564f66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60aa07e17eb74bd7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02a85ff9bbf849de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92cdea64fc564f66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64d45ac5fae84026" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60aa07e17eb74bd7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DNS World High Performers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UU96</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,884</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>