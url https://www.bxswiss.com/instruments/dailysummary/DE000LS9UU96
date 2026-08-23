--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33c024a657e94e3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6148085836e74b18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60aa07e17eb74bd7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1aecf9e9c05a4267"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64d45ac5fae84026" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60aa07e17eb74bd7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re58984640d94454d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1aecf9e9c05a4267" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DNS World High Performers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UU96</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,918</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,411</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>