--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6148085836e74b18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfddffd2755784edd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1aecf9e9c05a4267"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e9546fde9a74642"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re58984640d94454d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1aecf9e9c05a4267" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b9f76cedab24599" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e9546fde9a74642" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DNS World High Performers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UU96</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...279 lines deleted...]
-          <x:t>130,391</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>129,300</x:t>
-[...227 lines deleted...]
-          <x:t>129,266</x:t>
+          <x:t>127,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>128,713</x:t>
-[...85 lines deleted...]
-          <x:t>127,411</x:t>
+          <x:t>130,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,654</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>