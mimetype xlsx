--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5312c88a939340d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d808771b542471c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redc2796a15fa4801"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40959f6f409242bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61cfb106e51e4234" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redc2796a15fa4801" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R339693f38e88420a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40959f6f409242bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aequilibrium</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UU54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>116,998</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,076</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...617 lines deleted...]
-          <x:t>114,994</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,171</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>