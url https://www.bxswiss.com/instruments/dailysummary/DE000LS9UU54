--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d808771b542471c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R102d178dc4a5434e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40959f6f409242bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cdf83b68da94958"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R339693f38e88420a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40959f6f409242bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb599a98c55134fa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cdf83b68da94958" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aequilibrium</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UU54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...257 lines deleted...]
-          <x:t>114,690</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,063</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...371 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,382</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>