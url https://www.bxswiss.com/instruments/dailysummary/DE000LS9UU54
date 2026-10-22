--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R102d178dc4a5434e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bff32352fbb40f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cdf83b68da94958"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R800828b5acf6410f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb599a98c55134fa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cdf83b68da94958" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6dfc32cd627490a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R800828b5acf6410f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aequilibrium</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UU54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...377 lines deleted...]
-          <x:t>18.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>116,587</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>116,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,277</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,474</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,221</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>