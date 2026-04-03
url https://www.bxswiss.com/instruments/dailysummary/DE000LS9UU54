--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R075bb9a1904e4b9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fabcecbbcf24023" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3c2496c844b4a7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d772c42177045f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81485a1f1e6d4dad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3c2496c844b4a7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82fc4f0620614795" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d772c42177045f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aequilibrium</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UU54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,069</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,667</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>