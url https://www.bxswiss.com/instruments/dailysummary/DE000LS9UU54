--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fabcecbbcf24023" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R798c715f4acc47ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d772c42177045f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcbc0e5e1b304b2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82fc4f0620614795" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d772c42177045f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26e4698df66b4d57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcbc0e5e1b304b2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aequilibrium</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UU54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,375</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,435</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>