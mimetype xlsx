--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R798c715f4acc47ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R202176895dfa454a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcbc0e5e1b304b2b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a403423e9bc43a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26e4698df66b4d57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcbc0e5e1b304b2b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcffb49afb193495c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a403423e9bc43a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aequilibrium</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UU54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,023</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,442</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>