--- v7 (2026-05-14)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R202176895dfa454a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc78995003e364ff4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a403423e9bc43a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2888df2834d4101"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcffb49afb193495c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a403423e9bc43a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ed55376d2a243a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2888df2834d4101" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aequilibrium</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UU54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>111,442</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,003</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>