--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc78995003e364ff4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2c30926294643c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2888df2834d4101"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ad64b86e2d046ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ed55376d2a243a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2888df2834d4101" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9855863c1a904682" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ad64b86e2d046ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aequilibrium</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UU54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,575</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,469</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>