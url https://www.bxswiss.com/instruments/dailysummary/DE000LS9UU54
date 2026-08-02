--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2c30926294643c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9e2236b87b14672" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ad64b86e2d046ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0f64da7b3444702"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9855863c1a904682" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ad64b86e2d046ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5afa01e38c4d473a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0f64da7b3444702" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aequilibrium</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UU54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...242 lines deleted...]
-          <x:t>24.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>119,475</x:t>
-[...143 lines deleted...]
-        <x:is>
           <x:t>118,746</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,877</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,563</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>