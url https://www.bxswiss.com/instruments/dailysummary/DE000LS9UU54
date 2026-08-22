--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9e2236b87b14672" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5312c88a939340d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0f64da7b3444702"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redc2796a15fa4801"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5afa01e38c4d473a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0f64da7b3444702" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61cfb106e51e4234" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redc2796a15fa4801" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aequilibrium</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UU54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>118,553</x:t>
-[...549 lines deleted...]
-          <x:t>115,563</x:t>
+          <x:t>118,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,994</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>