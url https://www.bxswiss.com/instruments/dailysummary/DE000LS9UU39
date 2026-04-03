--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2f0002e59bd49f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb37c29f56a3142e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra613b3c17412450c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fc0f429b05644c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51ba9fb498a44a54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra613b3c17412450c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refa61f8e77ee4eae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fc0f429b05644c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TopWerte Staatsfonds Norwegen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UU39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>121,827</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,648</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>