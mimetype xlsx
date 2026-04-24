--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb37c29f56a3142e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d73e111c9194d55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fc0f429b05644c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc19fcbfaf5e04acb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refa61f8e77ee4eae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fc0f429b05644c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R953b6a99dfd942ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc19fcbfaf5e04acb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TopWerte Staatsfonds Norwegen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UU39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,860</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,363</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>