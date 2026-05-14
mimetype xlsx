--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d73e111c9194d55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94ad25ebbe1a4a32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc19fcbfaf5e04acb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81ba8d9c8d434653"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R953b6a99dfd942ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc19fcbfaf5e04acb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06c9d90b43f8454b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81ba8d9c8d434653" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TopWerte Staatsfonds Norwegen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UU39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,907</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>