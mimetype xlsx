--- v7 (2026-05-14)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94ad25ebbe1a4a32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R392ec675157a4ca2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81ba8d9c8d434653"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4388260ff053437d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06c9d90b43f8454b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81ba8d9c8d434653" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fd3a258d56544c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4388260ff053437d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TopWerte Staatsfonds Norwegen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UU39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>124,460</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,285</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>