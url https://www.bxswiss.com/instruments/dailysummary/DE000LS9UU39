--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R392ec675157a4ca2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08e4e32fd29d4a50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4388260ff053437d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73a3a52bc4b04bb5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fd3a258d56544c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4388260ff053437d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7a92c997e514656" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73a3a52bc4b04bb5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TopWerte Staatsfonds Norwegen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UU39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,460</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>