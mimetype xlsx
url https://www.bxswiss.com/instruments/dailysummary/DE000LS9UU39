--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08e4e32fd29d4a50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50b3079244dd4ca5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73a3a52bc4b04bb5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3f6e074785e4b45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7a92c997e514656" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73a3a52bc4b04bb5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a8de78217bb4f8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3f6e074785e4b45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TopWerte Staatsfonds Norwegen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UU39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,644</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,018</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>