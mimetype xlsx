--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50b3079244dd4ca5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0536355be7304260" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3f6e074785e4b45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17ee3b0e8b1f43b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a8de78217bb4f8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3f6e074785e4b45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5d55a42351b440c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17ee3b0e8b1f43b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TopWerte Staatsfonds Norwegen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UU39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,81 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,669</x:t>
@@ -764,31 +286,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,953</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>