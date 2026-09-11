--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0536355be7304260" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R471e6d8f585c4055" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17ee3b0e8b1f43b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56f90c6322fc400a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5d55a42351b440c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17ee3b0e8b1f43b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12c571fad8ae4625" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56f90c6322fc400a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TopWerte Staatsfonds Norwegen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UU39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,328 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...276 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,366</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -691,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,849</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>