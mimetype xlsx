--- v12 (2026-09-11)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R471e6d8f585c4055" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1412d3e050d344a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56f90c6322fc400a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ee4296346cd4d7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12c571fad8ae4625" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56f90c6322fc400a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R119cd858ad7a4946" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ee4296346cd4d7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TopWerte Staatsfonds Norwegen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UU39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...355 lines deleted...]
-          <x:t>136,746</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>135,429</x:t>
-[...26 lines deleted...]
-          <x:t>135,742</x:t>
+          <x:t>135,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,566</x:t>
-        </x:is>
-[...241 lines deleted...]
-          <x:t>134,849</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>