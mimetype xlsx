--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1412d3e050d344a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc969c573d83c495b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ee4296346cd4d7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8603f9632c8c4640"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R119cd858ad7a4946" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ee4296346cd4d7a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8eff965b28dc4123" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8603f9632c8c4640" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TopWerte Staatsfonds Norwegen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UU39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,062</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>