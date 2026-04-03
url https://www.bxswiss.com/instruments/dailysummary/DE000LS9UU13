--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7a51bca9a8b4627" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18264955372e4d61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3f9073df15e4f96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47b84bcec7054e49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0eb12224ff84076" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3f9073df15e4f96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14c0fbff847f4be3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47b84bcec7054e49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantomentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UU13</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,032</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,782</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>