--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18264955372e4d61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re89f004ed4a042fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47b84bcec7054e49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb46b3a5174544e80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14c0fbff847f4be3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47b84bcec7054e49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea6993955dfd402a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb46b3a5174544e80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantomentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UU13</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,034</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,059</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>