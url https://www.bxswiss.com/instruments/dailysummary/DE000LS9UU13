--- v6 (2026-04-24)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re89f004ed4a042fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1be077fe33844127" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb46b3a5174544e80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbced990f51624bd8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea6993955dfd402a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb46b3a5174544e80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3d6c6d515e94d1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbced990f51624bd8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantomentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UU13</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,238</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,869</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>