--- v7 (2026-05-15)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1be077fe33844127" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdb5a361c44d4789" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbced990f51624bd8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b35e49b5c574283"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3d6c6d515e94d1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbced990f51624bd8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5da0b1119ab345b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b35e49b5c574283" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantomentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UU13</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,709</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>