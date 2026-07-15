--- v8 (2026-06-13)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdb5a361c44d4789" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb23cdfdfc96745fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b35e49b5c574283"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b2fc388015b475f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5da0b1119ab345b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b35e49b5c574283" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73aae319cc4046b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b2fc388015b475f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantomentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UU13</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,599 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...404 lines deleted...]
-          <x:t>03.06.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>157,204</x:t>
-[...198 lines deleted...]
-          <x:t>154,709</x:t>
+          <x:t>155,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>