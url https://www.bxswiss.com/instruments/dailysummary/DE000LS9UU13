--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb23cdfdfc96745fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11ced027a7cb4e28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b2fc388015b475f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra57dda555dc74c3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73aae319cc4046b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b2fc388015b475f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb941710fa7c44e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra57dda555dc74c3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantomentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UU13</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,474</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,906</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>