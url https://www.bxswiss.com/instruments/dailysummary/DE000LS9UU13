--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11ced027a7cb4e28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1901a32536d04ee0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra57dda555dc74c3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5251062fe5684e18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb941710fa7c44e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra57dda555dc74c3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6537c04b116048c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5251062fe5684e18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantomentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UU13</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,604</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,711</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>