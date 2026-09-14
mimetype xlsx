--- v11 (2026-08-24)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1901a32536d04ee0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a12398d6efd4dcc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5251062fe5684e18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R186d248ae6a04afc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6537c04b116048c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5251062fe5684e18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R598115969c274649" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R186d248ae6a04afc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantomentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UU13</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,382</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,763</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>