--- v12 (2026-09-14)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a12398d6efd4dcc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R350ff08c616041fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R186d248ae6a04afc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8a557e87b7b4b93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R598115969c274649" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R186d248ae6a04afc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a0979623cdb4a1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8a557e87b7b4b93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantomentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UU13</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,553</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,569</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>