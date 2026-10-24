--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R350ff08c616041fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cb6fc0f14af43fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8a557e87b7b4b93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raca3381e26374053"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a0979623cdb4a1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8a557e87b7b4b93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7be060b13ed645ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raca3381e26374053" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantomentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UU13</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,913</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,969</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>