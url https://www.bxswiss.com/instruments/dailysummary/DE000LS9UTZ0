--- v10 (2026-08-30)
+++ v11 (2026-10-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R308be8bd1b124ed9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8be69369212e423c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raae4127fda0849a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R334ad759fcaa475f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20a7e7c9be4642d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raae4127fda0849a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16cec53e178e4be4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R334ad759fcaa475f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Mental Health</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UTZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>140,853</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,119</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>