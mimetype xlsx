--- v4 (2026-03-14)
+++ v5 (2026-04-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbcc3a3528204e75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd41934e8af7d44bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd07111c300ea4ddd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02713da4ded34f76"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd8413a3e72841e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd07111c300ea4ddd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R664fe460d16d41aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02713da4ded34f76" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Mental Health</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UTZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,344</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +278,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,581</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>