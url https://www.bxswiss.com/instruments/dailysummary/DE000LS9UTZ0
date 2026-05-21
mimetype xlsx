--- v5 (2026-04-09)
+++ v6 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd41934e8af7d44bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4eb8334bdee4bb5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02713da4ded34f76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7237f768c7d94425"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R664fe460d16d41aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02713da4ded34f76" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5411109077ef487b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7237f768c7d94425" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Mental Health</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UTZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>114,581</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,815</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>