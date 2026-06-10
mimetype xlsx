--- v6 (2026-05-21)
+++ v7 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4eb8334bdee4bb5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R749ca32431584f41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7237f768c7d94425"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R576c2cb6d6c040fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5411109077ef487b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7237f768c7d94425" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc12c45b2d4ab4e0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R576c2cb6d6c040fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Mental Health</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UTZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,506</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,829</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>