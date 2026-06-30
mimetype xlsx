--- v7 (2026-06-10)
+++ v8 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R749ca32431584f41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra72cf899b1794cac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R576c2cb6d6c040fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fbd4f0ab35e4155"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc12c45b2d4ab4e0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R576c2cb6d6c040fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2113b8aca3504bc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fbd4f0ab35e4155" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Mental Health</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UTZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,673</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...445 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,552</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,768</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>