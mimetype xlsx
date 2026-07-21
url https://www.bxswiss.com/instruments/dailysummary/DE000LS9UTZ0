--- v8 (2026-06-30)
+++ v9 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra72cf899b1794cac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d382a8069c94365" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fbd4f0ab35e4155"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ac9ef94c3ad42f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2113b8aca3504bc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fbd4f0ab35e4155" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90160ba23ade4da5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ac9ef94c3ad42f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Mental Health</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UTZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,596</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,282</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>