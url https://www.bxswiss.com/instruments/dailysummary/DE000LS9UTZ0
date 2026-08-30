--- v9 (2026-07-21)
+++ v10 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d382a8069c94365" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R308be8bd1b124ed9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ac9ef94c3ad42f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raae4127fda0849a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90160ba23ade4da5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ac9ef94c3ad42f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20a7e7c9be4642d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raae4127fda0849a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Mental Health</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UTZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>131,282</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,853</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>