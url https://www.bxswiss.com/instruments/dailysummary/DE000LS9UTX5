--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra693605154094f8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R435f16099b9c4725" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd3e0434976c4a0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8e041e92be94b44"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf571d2c7da524933" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd3e0434976c4a0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2a16636cec84e58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8e041e92be94b44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BehindTheCurtain</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UTX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,490 +149,112 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...365 lines deleted...]
-          <x:t>107,435</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,724</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...64 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,006</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,847</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>