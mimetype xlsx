--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R435f16099b9c4725" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8868d0872a094451" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8e041e92be94b44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b926d56cbc0427e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2a16636cec84e58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8e041e92be94b44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf952237b4bf54f2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b926d56cbc0427e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BehindTheCurtain</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UTX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...392 lines deleted...]
-          <x:t>100,043</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,218</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...199 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,351</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,296</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>