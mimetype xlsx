--- v4 (2026-04-23)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8868d0872a094451" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a9fa568255e439c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b926d56cbc0427e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf88f2c8e0ae6416d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf952237b4bf54f2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b926d56cbc0427e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a1dac8916aa49a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf88f2c8e0ae6416d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BehindTheCurtain</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UTX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>98,490</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,545</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>101,296</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,354</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>