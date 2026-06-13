--- v5 (2026-05-14)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a9fa568255e439c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11d673539166496b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf88f2c8e0ae6416d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ff848434eb74224"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a1dac8916aa49a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf88f2c8e0ae6416d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea903d7fc7a84f6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ff848434eb74224" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BehindTheCurtain</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UTX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,555</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,408</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>