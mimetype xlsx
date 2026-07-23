--- v6 (2026-06-13)
+++ v7 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11d673539166496b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76f3376ab12f48f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ff848434eb74224"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd751472558284c19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea903d7fc7a84f6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ff848434eb74224" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2526444532ca48ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd751472558284c19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BehindTheCurtain</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UTX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>98,408</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,698</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>