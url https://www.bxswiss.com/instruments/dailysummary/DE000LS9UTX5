--- v7 (2026-07-23)
+++ v8 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76f3376ab12f48f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd4238ba167b454f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd751472558284c19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa2944086fcd4ba7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2526444532ca48ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd751472558284c19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8822d6b97c54f36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa2944086fcd4ba7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BehindTheCurtain</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UTX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,522</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>