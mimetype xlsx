--- v8 (2026-08-12)
+++ v9 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd4238ba167b454f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R371b4b2db89f4cee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa2944086fcd4ba7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ee8080c825848c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8822d6b97c54f36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa2944086fcd4ba7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4144916c162c4331" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ee8080c825848c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BehindTheCurtain</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UTX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,594</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,411</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>