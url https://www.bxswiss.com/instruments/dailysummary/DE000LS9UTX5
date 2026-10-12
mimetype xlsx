--- v9 (2026-09-01)
+++ v10 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R371b4b2db89f4cee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2ef7909aff84c50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ee8080c825848c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bf501d9fd3c433c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4144916c162c4331" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ee8080c825848c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2719c6c87fbf4a31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bf501d9fd3c433c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BehindTheCurtain</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UTX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>106,411</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,393</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>