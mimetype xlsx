--- v10 (2026-10-12)
+++ v11 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2ef7909aff84c50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a6294309e7a407b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bf501d9fd3c433c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf47a50ee6ea94eff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2719c6c87fbf4a31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bf501d9fd3c433c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra44b1fa5ec3b456f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf47a50ee6ea94eff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BehindTheCurtain</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UTX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...14 lines deleted...]
-          <x:t>102,087</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,330</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>102,393</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,508</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>