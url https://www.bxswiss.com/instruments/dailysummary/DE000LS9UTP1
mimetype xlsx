--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R967596a72f1e4619" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe29190202454175" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R041bdf2514f241a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re54bc1dd2d544072"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a90201f00ad47c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R041bdf2514f241a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R855a089b3a474816" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re54bc1dd2d544072" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global IT Quality Return Equal W</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UTP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,427</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,196</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>