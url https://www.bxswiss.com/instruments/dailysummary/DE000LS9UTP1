--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe29190202454175" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra219272256e34713" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re54bc1dd2d544072"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3541a15e0a454dff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R855a089b3a474816" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re54bc1dd2d544072" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77f0f3b6ed874423" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3541a15e0a454dff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global IT Quality Return Equal W</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UTP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,331</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,394</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>