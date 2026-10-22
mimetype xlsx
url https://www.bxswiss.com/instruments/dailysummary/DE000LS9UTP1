--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra219272256e34713" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4112562c7b7648d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3541a15e0a454dff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raaf9a663459248dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77f0f3b6ed874423" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3541a15e0a454dff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc91fe269a19c476f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raaf9a663459248dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global IT Quality Return Equal W</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UTP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,719</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,743</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>