--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57f43a0a52bf4799" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4b54149dbce4e8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30cfd70026a049e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc96cd91c990648c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8723e9ad67b4c19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30cfd70026a049e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4beaf1f85e8a4641" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc96cd91c990648c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global IT Quality Return Equal W</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UTP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,939</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,506</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>