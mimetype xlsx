--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4b54149dbce4e8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c5984ad284249af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc96cd91c990648c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7660da229f642c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4beaf1f85e8a4641" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc96cd91c990648c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccf3a26a93a14bf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7660da229f642c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global IT Quality Return Equal W</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UTP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,823</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>