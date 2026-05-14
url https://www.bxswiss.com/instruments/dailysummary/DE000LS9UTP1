--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c5984ad284249af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45ce8cd4f3e14eee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7660da229f642c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0c6eb8f8f16487e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccf3a26a93a14bf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7660da229f642c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5047523e49354088" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0c6eb8f8f16487e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global IT Quality Return Equal W</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UTP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,506</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,758</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>