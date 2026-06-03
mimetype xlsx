--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45ce8cd4f3e14eee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c1cceed1d824f00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0c6eb8f8f16487e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bc925d034464b04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5047523e49354088" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0c6eb8f8f16487e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92b5a8918e784178" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bc925d034464b04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global IT Quality Return Equal W</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UTP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,014</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,306</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>