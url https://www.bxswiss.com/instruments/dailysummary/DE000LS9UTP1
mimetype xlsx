--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c1cceed1d824f00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a834a4c451e49fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bc925d034464b04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51cd4f92a61940a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92b5a8918e784178" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bc925d034464b04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0aa2d4219b7e49f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51cd4f92a61940a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global IT Quality Return Equal W</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UTP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,338</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,067</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>