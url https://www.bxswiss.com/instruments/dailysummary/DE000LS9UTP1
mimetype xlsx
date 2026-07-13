--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a834a4c451e49fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6a0db85159d4aa9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51cd4f92a61940a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b6a3796049745ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0aa2d4219b7e49f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51cd4f92a61940a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f9008ae829b4e57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b6a3796049745ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global IT Quality Return Equal W</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UTP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,234</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,097</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>