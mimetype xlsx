--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6a0db85159d4aa9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re09e5e4373c843d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b6a3796049745ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R153b6d231a7447be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f9008ae829b4e57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b6a3796049745ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ff879a3604b412b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R153b6d231a7447be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global IT Quality Return Equal W</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UTP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,830</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,926</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>