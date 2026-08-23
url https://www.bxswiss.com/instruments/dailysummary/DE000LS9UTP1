--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re09e5e4373c843d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R967596a72f1e4619" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R153b6d231a7447be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R041bdf2514f241a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ff879a3604b412b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R153b6d231a7447be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a90201f00ad47c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R041bdf2514f241a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global IT Quality Return Equal W</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UTP1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,603</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,886</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>