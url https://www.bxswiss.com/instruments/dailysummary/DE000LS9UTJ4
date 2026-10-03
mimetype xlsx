--- v11 (2026-08-22)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re63da83051c342d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7166ab0453444715" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra949e20cdeff4e8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6923cff26c144ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a60b0e8d67643fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra949e20cdeff4e8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32ad03b2e3264018" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6923cff26c144ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Solidvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UTJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...144 lines deleted...]
-          <x:t>141,011</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>140,692</x:t>
-[...458 lines deleted...]
-          <x:t>141,414</x:t>
+          <x:t>141,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,223</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>