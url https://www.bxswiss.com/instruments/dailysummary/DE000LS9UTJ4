--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7166ab0453444715" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b15fe12fc2f4cc2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6923cff26c144ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79063a54cd944cd6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32ad03b2e3264018" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6923cff26c144ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7a39627d38741ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79063a54cd944cd6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Solidvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UTJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,148</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,364</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>