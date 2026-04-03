--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb872140d4a224964" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4930b5f131794fb7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5894fe4bd834778"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7169cc42575b4055"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14cf4b5cce954bbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5894fe4bd834778" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf418f032348d4943" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7169cc42575b4055" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Solidvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UTJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,867</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,858</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>