--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4930b5f131794fb7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd6a543e98504614" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7169cc42575b4055"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5131386ff03e4382"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf418f032348d4943" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7169cc42575b4055" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14c445df48ca47ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5131386ff03e4382" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Solidvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UTJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,765</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,562</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>