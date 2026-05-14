--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd6a543e98504614" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabffdab420a2425a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5131386ff03e4382"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd056b7affd3d4e17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14c445df48ca47ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5131386ff03e4382" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R764173878e4e49cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd056b7affd3d4e17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Solidvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UTJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,483</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,551</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>