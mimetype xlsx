--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabffdab420a2425a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fd3ec7fff614876" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd056b7affd3d4e17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60f958a0958f4967"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R764173878e4e49cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd056b7affd3d4e17" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c33c0b3e21e4202" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60f958a0958f4967" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Solidvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UTJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,373</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>