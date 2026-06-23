--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fd3ec7fff614876" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e5dbdd3290442d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60f958a0958f4967"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f891f6cbff842b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c33c0b3e21e4202" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60f958a0958f4967" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad037113246f4283" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f891f6cbff842b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Solidvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UTJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,506</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,408</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>