--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e5dbdd3290442d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc28788e5f664c5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f891f6cbff842b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86240243e78242c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad037113246f4283" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f891f6cbff842b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re23c541d18cc448d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86240243e78242c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Solidvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UTJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,073</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,177</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>