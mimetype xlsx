--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc28788e5f664c5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a0684550c5b4299" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86240243e78242c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b4cd45cc3b64a00"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re23c541d18cc448d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86240243e78242c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R405072eb2eb34138" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b4cd45cc3b64a00" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Solidvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UTJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,237</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,113</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>