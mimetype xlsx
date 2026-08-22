--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a0684550c5b4299" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re63da83051c342d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b4cd45cc3b64a00"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra949e20cdeff4e8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R405072eb2eb34138" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b4cd45cc3b64a00" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a60b0e8d67643fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra949e20cdeff4e8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Solidvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UTJ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,249</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,414</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>