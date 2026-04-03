--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9b8253c799942c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R329c2b13575a488a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ef931e5a66e4a8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f2b9505c6ea4eb3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2312561598504c40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ef931e5a66e4a8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0173405d4332434d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f2b9505c6ea4eb3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing Schweiz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9USY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,368</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>