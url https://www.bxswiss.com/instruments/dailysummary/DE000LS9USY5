--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R329c2b13575a488a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R792ccfb0eef0421a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f2b9505c6ea4eb3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7f04c15565a430c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0173405d4332434d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f2b9505c6ea4eb3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a67bc9099b74ae7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7f04c15565a430c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing Schweiz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9USY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,050</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>