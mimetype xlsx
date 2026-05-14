--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R792ccfb0eef0421a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra72b9ffe69a84221" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7f04c15565a430c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4061adff7fe04483"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a67bc9099b74ae7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7f04c15565a430c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9f134cad590436f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4061adff7fe04483" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing Schweiz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9USY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,517 +149,166 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...338 lines deleted...]
-          <x:t>139,675</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,750</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...118 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,404</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,957</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,458</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>