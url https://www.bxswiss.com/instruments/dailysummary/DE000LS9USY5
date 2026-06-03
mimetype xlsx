--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra72b9ffe69a84221" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36b6b40e5cd744e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4061adff7fe04483"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23cdb8008f024393"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9f134cad590436f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4061adff7fe04483" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5107fffa04b045aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23cdb8008f024393" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing Schweiz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9USY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,070</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,592</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>