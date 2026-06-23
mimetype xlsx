--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36b6b40e5cd744e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R828225af18f7434a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23cdb8008f024393"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re966d4a2783b4f60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5107fffa04b045aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23cdb8008f024393" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92b184b0c0744c76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re966d4a2783b4f60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing Schweiz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9USY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,546</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,003</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>