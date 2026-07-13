--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R828225af18f7434a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R258c9f967d6a4738" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re966d4a2783b4f60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5600077fdb94278"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92b184b0c0744c76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re966d4a2783b4f60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22d30b17f16b4c84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5600077fdb94278" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing Schweiz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9USY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,719</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,756</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>