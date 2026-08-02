--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R258c9f967d6a4738" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69153c939fce4546" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5600077fdb94278"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R498d78abb95d46c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22d30b17f16b4c84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5600077fdb94278" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cf88fcb4a5b4ed3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R498d78abb95d46c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing Schweiz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9USY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,691</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,602</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>