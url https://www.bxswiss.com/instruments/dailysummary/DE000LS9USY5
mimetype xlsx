--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69153c939fce4546" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78b6a8da6ac942a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R498d78abb95d46c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd55de1de89064d3b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cf88fcb4a5b4ed3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R498d78abb95d46c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66bbb11e38724f09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd55de1de89064d3b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing Schweiz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9USY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,182</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>