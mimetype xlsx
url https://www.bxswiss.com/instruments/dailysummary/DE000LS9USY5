--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78b6a8da6ac942a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25753df1f170416c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd55de1de89064d3b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc87bafd16074cf5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66bbb11e38724f09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd55de1de89064d3b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cc644c489274dbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc87bafd16074cf5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing Schweiz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9USY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,508</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,357</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>