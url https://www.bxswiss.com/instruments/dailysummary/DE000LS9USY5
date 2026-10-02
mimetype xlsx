--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25753df1f170416c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recd8f798a9d2448b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc87bafd16074cf5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc66bb51c72c24c36"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cc644c489274dbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc87bafd16074cf5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fbc4e8a08c84094" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc66bb51c72c24c36" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing Schweiz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9USY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,839</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,082</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>