--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recd8f798a9d2448b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd12c636825f14744" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc66bb51c72c24c36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c6e0a83fd934661"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fbc4e8a08c84094" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc66bb51c72c24c36" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe96603cacf7416e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c6e0a83fd934661" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing Schweiz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9USY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,971</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,222</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>