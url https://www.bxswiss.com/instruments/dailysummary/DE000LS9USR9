--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83eb98297ca6463d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c05867a563643cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92a1d7b81241444f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9790a850eebc4d55"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ba474d1f9ec42f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92a1d7b81241444f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0128043bceec4140" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9790a850eebc4d55" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Wind und Sonne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9USR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...198 lines deleted...]
-          <x:t>71,339</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,292</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...433 lines deleted...]
-          <x:t>70,292</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,817</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>