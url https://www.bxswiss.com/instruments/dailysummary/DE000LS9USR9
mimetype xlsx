--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c05867a563643cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R633c33bf85194c5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9790a850eebc4d55"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R524bc5ec724c4e17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0128043bceec4140" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9790a850eebc4d55" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re107e300640c4e2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R524bc5ec724c4e17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Wind und Sonne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9USR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,303</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>