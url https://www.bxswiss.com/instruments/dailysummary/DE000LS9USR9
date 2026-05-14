--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R633c33bf85194c5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7b78ad444aa43db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R524bc5ec724c4e17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa64faf8828e4dfb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re107e300640c4e2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R524bc5ec724c4e17" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d1a8a5d53a54d26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa64faf8828e4dfb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Wind und Sonne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9USR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,720</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,167</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>