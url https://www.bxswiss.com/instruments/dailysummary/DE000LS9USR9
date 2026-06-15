--- v5 (2026-05-14)
+++ v6 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7b78ad444aa43db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64d4eda7e7df4e63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa64faf8828e4dfb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4d12d14205747e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d1a8a5d53a54d26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa64faf8828e4dfb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5fa197826ff48ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4d12d14205747e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Wind und Sonne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9USR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>80,167</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,394</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>