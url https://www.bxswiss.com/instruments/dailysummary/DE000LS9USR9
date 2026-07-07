--- v6 (2026-06-15)
+++ v7 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64d4eda7e7df4e63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc63e6fcb264346a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4d12d14205747e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf84897029a24593"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5fa197826ff48ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4d12d14205747e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16cdb45051a647d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf84897029a24593" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Wind und Sonne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9USR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,435 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...383 lines deleted...]
-        <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,645</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,686</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>