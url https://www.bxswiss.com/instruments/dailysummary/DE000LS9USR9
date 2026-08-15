--- v7 (2026-07-07)
+++ v8 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc63e6fcb264346a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23d58f80abb04935" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf84897029a24593"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c039f44b9844a2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16cdb45051a647d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf84897029a24593" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c4d1be4b09d47fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c039f44b9844a2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Wind und Sonne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9USR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>77,576</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,066</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...261 lines deleted...]
-          <x:t>76,353</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>74,240</x:t>
-[...220 lines deleted...]
-          <x:t>77,686</x:t>
+          <x:t>76,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,159</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>