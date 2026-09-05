--- v8 (2026-08-15)
+++ v9 (2026-09-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23d58f80abb04935" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2673d50a5a74784" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c039f44b9844a2b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebbd53862f634a13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c4d1be4b09d47fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c039f44b9844a2b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02bb30c3244a4e6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebbd53862f634a13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Wind und Sonne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9USR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,158 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...68 lines deleted...]
-          <x:t>77,136</x:t>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,461</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.07.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,607</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>