--- v9 (2026-09-05)
+++ v10 (2026-09-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2673d50a5a74784" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9cdbde16a004284" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebbd53862f634a13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5696b4cfd9474eca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02bb30c3244a4e6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebbd53862f634a13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b21c07a5ced4b7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5696b4cfd9474eca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Wind und Sonne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9USR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.08.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,915</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,292</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>