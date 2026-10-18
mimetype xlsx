--- v10 (2026-09-28)
+++ v11 (2026-10-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9cdbde16a004284" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4c6f158ef14422a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5696b4cfd9474eca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57ed580b86554c5c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b21c07a5ced4b7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5696b4cfd9474eca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05a93abf5c664cbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57ed580b86554c5c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Wind und Sonne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9USR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,922</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,042</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>