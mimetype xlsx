--- v13 (2026-09-14)
+++ v14 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78b6dd0f59be4fa2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4f2b27551404645" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6e138f067e54997"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc34b4493e31d4efb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb43b97fd63e4fa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6e138f067e54997" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1245ac59fd54a11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc34b4493e31d4efb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alpha-Tower</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9USQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,322 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...270 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,373</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -577,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,846</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>