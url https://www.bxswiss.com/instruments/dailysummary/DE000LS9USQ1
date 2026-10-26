--- v14 (2026-10-06)
+++ v15 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4f2b27551404645" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4bd3ca888bf43e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc34b4493e31d4efb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba8cfa2cdc40477d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1245ac59fd54a11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc34b4493e31d4efb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R742610ca847c4b5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba8cfa2cdc40477d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alpha-Tower</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9USQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,840</x:t>
@@ -737,31 +292,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,399</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>