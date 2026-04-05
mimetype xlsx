--- v4 (2026-03-14)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5e667723db4422e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ebc18dce64d41a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R025d79fd16b0489f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce65569c11c74917"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78509b9f477b48e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R025d79fd16b0489f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d043a90c4b24d9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce65569c11c74917" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alpha-Tower</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9USQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,108</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,643</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>