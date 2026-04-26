--- v5 (2026-04-05)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ebc18dce64d41a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67dec49c160c46ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce65569c11c74917"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rece4e9ec38124206"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d043a90c4b24d9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce65569c11c74917" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra15d4252113b4b34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rece4e9ec38124206" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alpha-Tower</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9USQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,573</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,468</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>