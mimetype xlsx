--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67dec49c160c46ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae91de80367a4391" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rece4e9ec38124206"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42883f3399f24900"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra15d4252113b4b34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rece4e9ec38124206" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb91afe9347c44c15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42883f3399f24900" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alpha-Tower</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9USQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,539</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,919</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>