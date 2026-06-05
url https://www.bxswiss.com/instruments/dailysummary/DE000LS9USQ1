--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae91de80367a4391" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e33825c96cc457f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42883f3399f24900"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa98b30d524e4ace"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb91afe9347c44c15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42883f3399f24900" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd59f0596ba204984" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa98b30d524e4ace" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alpha-Tower</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9USQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,492</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>