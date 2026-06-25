--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e33825c96cc457f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2d93ed54957431c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa98b30d524e4ace"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77e47482f2ce4e87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd59f0596ba204984" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa98b30d524e4ace" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79333e4b689c4739" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77e47482f2ce4e87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alpha-Tower</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9USQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,600 +149,195 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...360 lines deleted...]
-          <x:t>172,526</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>170,496</x:t>
-[...177 lines deleted...]
-        <x:is>
           <x:t>171,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,615</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,436</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,932</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>