--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2d93ed54957431c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb93a4bb9bb9c4d9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77e47482f2ce4e87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02e96953e99a4955"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79333e4b689c4739" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77e47482f2ce4e87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3a8f7dc4e2f4453" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02e96953e99a4955" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alpha-Tower</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9USQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,224</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,161</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>