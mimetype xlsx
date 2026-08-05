--- v10 (2026-07-15)
+++ v11 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb93a4bb9bb9c4d9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f16fc8d52a9410d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02e96953e99a4955"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ef73a0abb624979"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3a8f7dc4e2f4453" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02e96953e99a4955" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb37246385efb4083" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ef73a0abb624979" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alpha-Tower</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9USQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,272</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,029</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>