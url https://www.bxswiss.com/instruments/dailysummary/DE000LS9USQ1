--- v11 (2026-08-05)
+++ v12 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f16fc8d52a9410d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R961f5cc7bd494b68" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ef73a0abb624979"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4dc23ba35d84184"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb37246385efb4083" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ef73a0abb624979" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd79251e5b9314ee7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4dc23ba35d84184" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alpha-Tower</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9USQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...215 lines deleted...]
-          <x:t>16.07.2026</x:t>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>144,437</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>145,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,515</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,596</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>