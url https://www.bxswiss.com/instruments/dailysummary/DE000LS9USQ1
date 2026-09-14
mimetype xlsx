--- v12 (2026-08-25)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R961f5cc7bd494b68" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78b6dd0f59be4fa2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4dc23ba35d84184"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6e138f067e54997"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd79251e5b9314ee7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4dc23ba35d84184" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb43b97fd63e4fa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6e138f067e54997" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alpha-Tower</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9USQ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,459 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>143,555</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,864</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>