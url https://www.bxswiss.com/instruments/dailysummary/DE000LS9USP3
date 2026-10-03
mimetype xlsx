--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf90b031fc114b6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a9795c6ea59435c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd578086cff6e4d47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re051be0624bc44b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82038b172ba54a5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd578086cff6e4d47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2d85efdaf904610" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re051be0624bc44b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Nascent Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9USP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>