--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a9795c6ea59435c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbed57518e4004928" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re051be0624bc44b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd26434dec2d84a0e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2d85efdaf904610" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re051be0624bc44b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc70029c252254846" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd26434dec2d84a0e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Nascent Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9USP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...323 lines deleted...]
-          <x:t>17.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>332,179</x:t>
-[...306 lines deleted...]
-          <x:t>343,780</x:t>
+          <x:t>327,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,119</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>