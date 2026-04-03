--- v4 (2026-02-22)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red900b2ab8cf45fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc305ec5cc0bd4f79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R966b8a8054e34614"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raad9a5bfbc0f4ac8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0414980b52a942fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R966b8a8054e34614" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra80c794119c14441" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raad9a5bfbc0f4ac8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Nascent Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9USP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>297,303</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,528</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>