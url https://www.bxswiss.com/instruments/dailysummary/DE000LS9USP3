--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc305ec5cc0bd4f79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77ab2a5e0df8490c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raad9a5bfbc0f4ac8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98620d3745944d7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra80c794119c14441" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raad9a5bfbc0f4ac8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red9ee58b115f4b5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98620d3745944d7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Nascent Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9USP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,943</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,843</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>