--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77ab2a5e0df8490c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6efca8d507bf47d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98620d3745944d7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3743204c06e4898"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red9ee58b115f4b5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98620d3745944d7a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd167beb7750b4014" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3743204c06e4898" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Nascent Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9USP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,343</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,898</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>