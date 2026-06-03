--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6efca8d507bf47d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb999d321b87e4e4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3743204c06e4898"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4eb822f8cd14369"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd167beb7750b4014" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3743204c06e4898" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19b861797cad4d7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4eb822f8cd14369" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Nascent Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9USP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,058</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>