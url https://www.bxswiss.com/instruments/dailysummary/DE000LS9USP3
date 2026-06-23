--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb999d321b87e4e4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd62c003c37674161" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4eb822f8cd14369"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8173e18e19644f77"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19b861797cad4d7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4eb822f8cd14369" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7b0713d019a49cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8173e18e19644f77" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Nascent Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9USP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,897</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,928</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>