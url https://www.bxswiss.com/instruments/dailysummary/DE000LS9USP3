--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd62c003c37674161" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e1bdf76220c44f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8173e18e19644f77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R344aab1573b1437a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7b0713d019a49cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8173e18e19644f77" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redbe581d2fde4c55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R344aab1573b1437a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Nascent Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9USP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,881</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,079</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>