--- v10 (2026-07-13)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e1bdf76220c44f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcab805ad08e94eca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R344aab1573b1437a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5255cb32f6284247"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redbe581d2fde4c55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R344aab1573b1437a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bb2d94b072e49f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5255cb32f6284247" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Nascent Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9USP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,284</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,223</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>