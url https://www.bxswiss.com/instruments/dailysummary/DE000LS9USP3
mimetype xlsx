--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcab805ad08e94eca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5691e42773c4630" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5255cb32f6284247"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03aa8afcea9e4d81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bb2d94b072e49f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5255cb32f6284247" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R205bb3f955c74f3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03aa8afcea9e4d81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Nascent Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9USP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,222</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>