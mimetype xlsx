--- v12 (2026-08-23)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5691e42773c4630" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf90b031fc114b6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03aa8afcea9e4d81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd578086cff6e4d47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R205bb3f955c74f3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03aa8afcea9e4d81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82038b172ba54a5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd578086cff6e4d47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Nascent Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9USP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,479</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,145</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>