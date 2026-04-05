--- v3 (2026-03-15)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78bf0e30f6454351" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7cb4b06b4034c9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc39da808b5642fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f6ad140867c4365"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4f27cd4598948a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc39da808b5642fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d54c4db8a9d4803" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f6ad140867c4365" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nikos Top 20 Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9USN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,806</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>