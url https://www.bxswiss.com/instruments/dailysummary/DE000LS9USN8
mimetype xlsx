--- v4 (2026-04-05)
+++ v5 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7cb4b06b4034c9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18a10dd456f74d93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f6ad140867c4365"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17482d35130e4820"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d54c4db8a9d4803" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f6ad140867c4365" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cefbfd8927548f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17482d35130e4820" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nikos Top 20 Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9USN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>180,210</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,342</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>