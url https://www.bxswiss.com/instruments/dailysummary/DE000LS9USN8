--- v5 (2026-05-15)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18a10dd456f74d93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra21a35b6c90d481c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17482d35130e4820"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27a1af62864a4491"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cefbfd8927548f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17482d35130e4820" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc8b6c5fd6314209" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27a1af62864a4491" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nikos Top 20 Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9USN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,488</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,899</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>