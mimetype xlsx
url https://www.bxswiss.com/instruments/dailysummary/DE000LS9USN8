--- v6 (2026-06-13)
+++ v7 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra21a35b6c90d481c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R002f4f950fbe4820" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27a1af62864a4491"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1405f3336ca44d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc8b6c5fd6314209" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27a1af62864a4491" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R920c9f6606554efb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1405f3336ca44d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nikos Top 20 Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9USN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>217,899</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,954</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>