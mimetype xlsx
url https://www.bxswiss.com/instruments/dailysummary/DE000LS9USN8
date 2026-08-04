--- v7 (2026-07-15)
+++ v8 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R002f4f950fbe4820" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe85519f7f0d436a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1405f3336ca44d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc81a4e5231114017"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R920c9f6606554efb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1405f3336ca44d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0605769540f74e80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc81a4e5231114017" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nikos Top 20 Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9USN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...242 lines deleted...]
-          <x:t>26.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>221,617</x:t>
-[...332 lines deleted...]
-        <x:is>
           <x:t>222,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,968</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>