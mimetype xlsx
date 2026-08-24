--- v8 (2026-08-04)
+++ v9 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe85519f7f0d436a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R721a74b26f634db7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc81a4e5231114017"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49666a7b5058499f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0605769540f74e80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc81a4e5231114017" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd27610d85b0845ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49666a7b5058499f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nikos Top 20 Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9USN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,053</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,102</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>