--- v9 (2026-08-24)
+++ v10 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R721a74b26f634db7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19780b5ee955480e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49666a7b5058499f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6a2dc9e8be1438d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd27610d85b0845ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49666a7b5058499f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11a7bcc9ec384a9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6a2dc9e8be1438d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nikos Top 20 Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9USN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...139 lines deleted...]
-          <x:t>204,482</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>204,124</x:t>
-[...436 lines deleted...]
-          <x:t>212,102</x:t>
+          <x:t>213,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,226</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>