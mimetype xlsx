--- v10 (2026-09-13)
+++ v11 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19780b5ee955480e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09b9488586524883" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6a2dc9e8be1438d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7642ea9bc214d09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11a7bcc9ec384a9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6a2dc9e8be1438d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd94b6e42e4ce4415" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7642ea9bc214d09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nikos Top 20 Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9USN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,101</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,446</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>