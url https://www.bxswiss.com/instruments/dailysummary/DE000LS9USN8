--- v11 (2026-10-04)
+++ v12 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09b9488586524883" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbf5c363c6194458" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7642ea9bc214d09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5386f6b4f795403f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd94b6e42e4ce4415" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7642ea9bc214d09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff859c30469e4828" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5386f6b4f795403f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nikos Top 20 Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9USN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,735</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,362</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>