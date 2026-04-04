--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ddb1a5de5ea425c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R688445126bde43b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7682a049648c4e63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0d03e1fce734e11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77aa1c22bf844ab7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7682a049648c4e63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10bc492eb52c4282" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0d03e1fce734e11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Rocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9USM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,669</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,665</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>