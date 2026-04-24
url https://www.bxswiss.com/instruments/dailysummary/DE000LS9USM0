--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R688445126bde43b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6f080062a0f4583" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0d03e1fce734e11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04cf8c3d707e43af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10bc492eb52c4282" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0d03e1fce734e11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf562bcd09d6c4fae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04cf8c3d707e43af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Rocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9USM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...279 lines deleted...]
-          <x:t>119,993</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,973</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...165 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,764</x:t>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>