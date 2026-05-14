--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6f080062a0f4583" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b31daca99904ab2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04cf8c3d707e43af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8e44a7ff6be4d78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf562bcd09d6c4fae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04cf8c3d707e43af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7de97c3a3187458d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8e44a7ff6be4d78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Rocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9USM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,786</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>