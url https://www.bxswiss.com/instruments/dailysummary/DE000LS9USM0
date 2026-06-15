--- v8 (2026-05-14)
+++ v9 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b31daca99904ab2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ebe594838eb4765" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8e44a7ff6be4d78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6df6e2eccc0b455d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7de97c3a3187458d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8e44a7ff6be4d78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e3b39373eae4f88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6df6e2eccc0b455d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Rocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9USM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>132,890</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,451</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>