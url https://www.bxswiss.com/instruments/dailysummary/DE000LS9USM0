--- v9 (2026-06-15)
+++ v10 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ebe594838eb4765" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6850bfd6176b406d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6df6e2eccc0b455d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfff09afa8db64c90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e3b39373eae4f88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6df6e2eccc0b455d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f30199e478d405a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfff09afa8db64c90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Rocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9USM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,464</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,535</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>