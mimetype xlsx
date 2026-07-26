--- v10 (2026-07-05)
+++ v11 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6850bfd6176b406d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21c1217e32224826" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfff09afa8db64c90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d1582040b744480"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f30199e478d405a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfff09afa8db64c90" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67a37106895842a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d1582040b744480" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Rocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9USM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...220 lines deleted...]
-          <x:t>140,906</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>139,999</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>139,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,100</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,273</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,084</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>