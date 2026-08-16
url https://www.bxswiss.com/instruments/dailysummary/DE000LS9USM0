--- v11 (2026-07-26)
+++ v12 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21c1217e32224826" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b9df198379248ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d1582040b744480"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R361c359a6a434372"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67a37106895842a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d1582040b744480" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re706a90438764505" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R361c359a6a434372" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Rocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9USM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,415</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,665</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>