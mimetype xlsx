--- v12 (2026-08-16)
+++ v13 (2026-09-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b9df198379248ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R493b8813b0ee47f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R361c359a6a434372"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5221041de1d7449b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re706a90438764505" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R361c359a6a434372" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16df018fa3674df8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5221041de1d7449b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Rocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9USM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...323 lines deleted...]
-          <x:t>31.07.2026</x:t>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,731</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...281 lines deleted...]
-          <x:t>141,665</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,403</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>