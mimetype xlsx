--- v13 (2026-09-06)
+++ v14 (2026-09-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R493b8813b0ee47f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00c8042f335d420e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5221041de1d7449b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3afcb72105948ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16df018fa3674df8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5221041de1d7449b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R434cf5c29f6d4c20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3afcb72105948ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Rocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9USM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,131</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,557</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>