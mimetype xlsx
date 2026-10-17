--- v14 (2026-09-27)
+++ v15 (2026-10-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00c8042f335d420e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19c3be82e4d448cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3afcb72105948ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0b31d46dfbc4a98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R434cf5c29f6d4c20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3afcb72105948ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a68681577944c2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0b31d46dfbc4a98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Rocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9USM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,153</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,521</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>