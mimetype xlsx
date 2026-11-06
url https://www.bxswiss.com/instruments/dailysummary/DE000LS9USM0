--- v15 (2026-10-17)
+++ v16 (2026-11-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19c3be82e4d448cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red26c4b4425c4682" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0b31d46dfbc4a98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R180ce9541e2640eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a68681577944c2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0b31d46dfbc4a98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59f1bd2bda01494e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R180ce9541e2640eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Rocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9USM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,768</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>