--- v11 (2026-09-13)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R682455f2c1ac442e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07e69fbff83f4ebf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41343d1983294132"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R051019ab8192419e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccc4c0e87ca8450b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41343d1983294132" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd74af9f4c6274adc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R051019ab8192419e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Monopole und Duopole </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9USJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,410</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,559</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>