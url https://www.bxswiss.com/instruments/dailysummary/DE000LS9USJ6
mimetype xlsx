--- v12 (2026-10-03)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07e69fbff83f4ebf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18429fa461b141d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R051019ab8192419e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bbe5071a5ab46b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd74af9f4c6274adc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R051019ab8192419e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R141466bb2b8946bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bbe5071a5ab46b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Monopole und Duopole </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9USJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,905</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,674</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>