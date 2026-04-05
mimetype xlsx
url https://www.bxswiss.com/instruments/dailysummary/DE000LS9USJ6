--- v4 (2026-03-16)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b176e551fe24da5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra503ee0312654386" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fa3aa20cd0a4079"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3d869a976144371"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf20b67690a934749" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fa3aa20cd0a4079" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c0704ba769947c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3d869a976144371" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Monopole und Duopole </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9USJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,944</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -732,36 +354,414 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,222</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,523</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>