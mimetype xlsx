--- v5 (2026-04-05)
+++ v6 (2026-05-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra503ee0312654386" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1e0435f57be4817" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3d869a976144371"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ec935fdea6e4eba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c0704ba769947c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3d869a976144371" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5110f5eda5e542aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ec935fdea6e4eba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Monopole und Duopole </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9USJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...203 lines deleted...]
-          <x:t>98,418</x:t>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,523</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...370 lines deleted...]
-          <x:t>98,523</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,281</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>