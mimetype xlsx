--- v6 (2026-05-02)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1e0435f57be4817" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd872558a38094f16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ec935fdea6e4eba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2575306275c417e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5110f5eda5e542aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ec935fdea6e4eba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b0603274db24313" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2575306275c417e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Monopole und Duopole </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9USJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>110,281</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,847</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>