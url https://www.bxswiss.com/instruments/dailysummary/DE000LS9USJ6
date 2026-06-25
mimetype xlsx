--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd872558a38094f16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc77627b134e24269" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2575306275c417e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf00852ed4cd74594"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b0603274db24313" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2575306275c417e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f62e7308f444228" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf00852ed4cd74594" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Monopole und Duopole </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9USJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,008</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,582</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>