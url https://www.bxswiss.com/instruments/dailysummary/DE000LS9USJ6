--- v8 (2026-06-25)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc77627b134e24269" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ceaf5b76ac04d42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf00852ed4cd74594"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb90de659fd14350"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f62e7308f444228" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf00852ed4cd74594" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra88795edd6364e49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb90de659fd14350" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Monopole und Duopole </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9USJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...586 lines deleted...]
-          <x:t>123,582</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,094</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>