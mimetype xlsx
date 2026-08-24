--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ceaf5b76ac04d42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7d5870473e04204" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb90de659fd14350"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb34fdd14e7d0448c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra88795edd6364e49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb90de659fd14350" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9761a5a5be44cbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb34fdd14e7d0448c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Monopole und Duopole </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9USJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,147</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>