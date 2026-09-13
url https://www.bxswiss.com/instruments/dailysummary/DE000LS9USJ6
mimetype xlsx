--- v10 (2026-08-24)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7d5870473e04204" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R682455f2c1ac442e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb34fdd14e7d0448c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41343d1983294132"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9761a5a5be44cbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb34fdd14e7d0448c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccc4c0e87ca8450b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41343d1983294132" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Monopole und Duopole </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9USJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,626</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,689</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>