--- v13 (2026-09-13)
+++ v14 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9203df3d2a4440ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46b792333f274f0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2284b3f5dae4038"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3deac7e5278c444f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R532f54cae1504cfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2284b3f5dae4038" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36cdc2048e5848d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3deac7e5278c444f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Meine Aktienauswahl 2023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9USE7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>