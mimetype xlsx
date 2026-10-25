--- v14 (2026-10-05)
+++ v15 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46b792333f274f0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33c5e00154634b1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3deac7e5278c444f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R178e9b578a464204"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36cdc2048e5848d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3deac7e5278c444f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf957e7a377924623" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R178e9b578a464204" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Meine Aktienauswahl 2023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9USE7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,488</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,964</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>