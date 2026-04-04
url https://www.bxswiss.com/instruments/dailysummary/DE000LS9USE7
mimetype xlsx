--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b5b9189905f4e79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93deef3aef8641b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34ad2af6956f4dd6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf298f6543ade4167"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R789d7bffc60a4035" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34ad2af6956f4dd6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R218b05e3b9ff4f5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf298f6543ade4167" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Meine Aktienauswahl 2023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9USE7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...338 lines deleted...]
-          <x:t>148,167</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,908</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>04.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>149,296</x:t>
-[...198 lines deleted...]
-          <x:t>147,590</x:t>
+          <x:t>146,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,121</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>