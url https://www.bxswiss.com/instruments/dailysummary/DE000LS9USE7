--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93deef3aef8641b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R040f5d720fdf428c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf298f6543ade4167"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfb26694754b4d9a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R218b05e3b9ff4f5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf298f6543ade4167" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf305125920aa4e10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfb26694754b4d9a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Meine Aktienauswahl 2023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9USE7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,767</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,356</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>