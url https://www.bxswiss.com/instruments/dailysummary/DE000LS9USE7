--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R040f5d720fdf428c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc1ed35ab038428b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfb26694754b4d9a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e9df5f779f4473d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf305125920aa4e10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfb26694754b4d9a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb02e3a00742b4616" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e9df5f779f4473d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Meine Aktienauswahl 2023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9USE7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,440</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,538</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>