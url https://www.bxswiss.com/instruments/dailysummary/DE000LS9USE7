--- v7 (2026-05-14)
+++ v8 (2026-06-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc1ed35ab038428b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cba91d334e24683" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e9df5f779f4473d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree2e866fc3374141"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb02e3a00742b4616" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e9df5f779f4473d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8032f3c0eb9446da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree2e866fc3374141" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Meine Aktienauswahl 2023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9USE7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,787</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,698</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>