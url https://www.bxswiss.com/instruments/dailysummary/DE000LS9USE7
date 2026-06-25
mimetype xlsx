--- v8 (2026-06-04)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cba91d334e24683" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra071c5087eef4644" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree2e866fc3374141"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cbcc12824274df8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8032f3c0eb9446da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree2e866fc3374141" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93630e632f2444db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cbcc12824274df8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Meine Aktienauswahl 2023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9USE7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,718</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,864</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>