--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra071c5087eef4644" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re44fb53ac85f464e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cbcc12824274df8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90318077015144f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93630e632f2444db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cbcc12824274df8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e7ab39246c94774" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90318077015144f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Meine Aktienauswahl 2023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9USE7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>178,981</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>176,625</x:t>
-[...544 lines deleted...]
-          <x:t>182,864</x:t>
+          <x:t>179,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>