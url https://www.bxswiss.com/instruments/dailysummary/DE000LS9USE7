--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re44fb53ac85f464e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc29dd293152640ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90318077015144f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb94bfc829b9e4358"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e7ab39246c94774" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90318077015144f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd3f2a8567c54bb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb94bfc829b9e4358" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Meine Aktienauswahl 2023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9USE7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,077</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,212</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>