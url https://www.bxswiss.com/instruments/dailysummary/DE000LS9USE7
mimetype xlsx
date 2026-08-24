--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc29dd293152640ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cfab485dfce4762" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb94bfc829b9e4358"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a4f3b37038b4d5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd3f2a8567c54bb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb94bfc829b9e4358" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14ce3a4000434250" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a4f3b37038b4d5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Meine Aktienauswahl 2023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9USE7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,116</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,973</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>