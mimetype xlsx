--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cfab485dfce4762" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9203df3d2a4440ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a4f3b37038b4d5d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2284b3f5dae4038"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14ce3a4000434250" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a4f3b37038b4d5d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R532f54cae1504cfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2284b3f5dae4038" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Meine Aktienauswahl 2023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9USE7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,542</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,987</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>