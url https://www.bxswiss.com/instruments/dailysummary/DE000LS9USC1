--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f6e4b3c87714507" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8fa1b480b464284" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re528423fd13444ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5ac04866e0544d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R963d1fa5285a4e41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re528423fd13444ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf901771d8a4d422b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5ac04866e0544d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>My Best of Nasdaq 100 - Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9USC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>96,162</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,964</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>