--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8fa1b480b464284" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e99afd9c4254d30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5ac04866e0544d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11e2b912cee047b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf901771d8a4d422b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5ac04866e0544d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8aa9bbf0b8594fa6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11e2b912cee047b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>My Best of Nasdaq 100 - Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9USC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,486</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,203</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>