--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e99afd9c4254d30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e6ae5b3c2de410d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11e2b912cee047b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdd100dbd8ec42d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8aa9bbf0b8594fa6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11e2b912cee047b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e03b4fe559a4cb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdd100dbd8ec42d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>My Best of Nasdaq 100 - Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9USC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,827</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,361</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>