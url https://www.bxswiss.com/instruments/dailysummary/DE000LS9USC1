--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e6ae5b3c2de410d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbac8756fab3f48ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdd100dbd8ec42d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5eda12b549cc4ede"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e03b4fe559a4cb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdd100dbd8ec42d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00e44c926d9c463e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5eda12b549cc4ede" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>My Best of Nasdaq 100 - Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9USC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,230</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,282</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>