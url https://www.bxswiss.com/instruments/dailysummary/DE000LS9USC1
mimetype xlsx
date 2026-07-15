--- v8 (2026-06-13)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbac8756fab3f48ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R480dfe21271b496d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5eda12b549cc4ede"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b9df0fb6bf5486e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00e44c926d9c463e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5eda12b549cc4ede" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2c223a6d6c84344" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b9df0fb6bf5486e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>My Best of Nasdaq 100 - Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9USC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>159,282</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,614</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>