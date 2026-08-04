--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R480dfe21271b496d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99f10fd2bb684682" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b9df0fb6bf5486e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b7978dc8009476c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2c223a6d6c84344" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b9df0fb6bf5486e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R239ce654332b4d0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b7978dc8009476c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>My Best of Nasdaq 100 - Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9USC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,481</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,949</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>