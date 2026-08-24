--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99f10fd2bb684682" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6f05bd2e7fc481a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b7978dc8009476c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf72bc412175442a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R239ce654332b4d0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b7978dc8009476c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R589608548fe94c12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf72bc412175442a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>My Best of Nasdaq 100 - Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9USC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,464</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,726</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>