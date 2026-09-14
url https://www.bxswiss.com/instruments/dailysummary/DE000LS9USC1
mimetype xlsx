--- v11 (2026-08-24)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6f05bd2e7fc481a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bad2269d5b044a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf72bc412175442a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raeb72c13cfa64816"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R589608548fe94c12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf72bc412175442a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra85dc5b985e9441f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raeb72c13cfa64816" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>My Best of Nasdaq 100 - Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9USC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,031</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>