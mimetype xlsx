--- v12 (2026-09-14)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bad2269d5b044a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f06d17b1c12486f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raeb72c13cfa64816"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ca164cbdc064656"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra85dc5b985e9441f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raeb72c13cfa64816" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb88dc58c86b54d1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ca164cbdc064656" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>My Best of Nasdaq 100 - Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9USC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,301</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,519</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>