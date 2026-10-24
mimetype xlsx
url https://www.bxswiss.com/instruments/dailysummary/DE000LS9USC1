--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f06d17b1c12486f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4958ec720ad24763" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ca164cbdc064656"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64f61590dd4e4ee8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb88dc58c86b54d1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ca164cbdc064656" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4306bb73914541be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64f61590dd4e4ee8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>My Best of Nasdaq 100 - Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9USC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,942</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,741</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>