--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref45acafc77640de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7807598d15d341b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0099fff0cc81451a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e48238a16994c3f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d59738d33b74925" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0099fff0cc81451a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c66e92b4a9d4c3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e48238a16994c3f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Decarbonized Future Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9US25</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,872</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,773</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>