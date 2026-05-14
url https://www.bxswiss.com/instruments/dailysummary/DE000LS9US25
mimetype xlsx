--- v5 (2026-04-03)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7807598d15d341b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc31cda38abbf41db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e48238a16994c3f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ef0034f4c084615"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c66e92b4a9d4c3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e48238a16994c3f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf8a97dc262a4e4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ef0034f4c084615" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Decarbonized Future Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9US25</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...640 lines deleted...]
-          <x:t>32,773</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>