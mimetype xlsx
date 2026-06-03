--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc31cda38abbf41db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf359f096809b4dd0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ef0034f4c084615"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7d70fcd3f8f4dd7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf8a97dc262a4e4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ef0034f4c084615" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8023936560424184" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7d70fcd3f8f4dd7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Decarbonized Future Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9US25</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,468 +149,90 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...230 lines deleted...]
-          <x:t>34,031</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,104</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...177 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,895</x:t>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,676</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>