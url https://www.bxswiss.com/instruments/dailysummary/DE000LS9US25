--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf359f096809b4dd0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R293a8c4c271d4232" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7d70fcd3f8f4dd7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27081a0c255249de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8023936560424184" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7d70fcd3f8f4dd7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R631f026899a64322" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27081a0c255249de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Decarbonized Future Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9US25</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>34,089</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,941</x:t>
-[...411 lines deleted...]
-          <x:t>01.06.2026</x:t>
+          <x:t>31,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,623</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>