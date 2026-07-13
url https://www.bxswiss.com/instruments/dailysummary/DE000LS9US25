--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R293a8c4c271d4232" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b274509f49d4120" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27081a0c255249de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R996c1f7cf0604af4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R631f026899a64322" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27081a0c255249de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37b57fd509eb44a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R996c1f7cf0604af4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Decarbonized Future Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9US25</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,590</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,187</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>