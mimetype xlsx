--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b274509f49d4120" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c35bb827a41495c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R996c1f7cf0604af4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbde902e49bd4431"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37b57fd509eb44a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R996c1f7cf0604af4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa3b5a55faaa424d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbde902e49bd4431" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Decarbonized Future Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9US25</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,887</x:t>
-[...97 lines deleted...]
-          <x:t>22.06.2026</x:t>
+          <x:t>30,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,936</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>28,286</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,839</x:t>
-[...296 lines deleted...]
-          <x:t>29,187</x:t>
+          <x:t>27,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,538</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>