--- v10 (2026-08-02)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c35bb827a41495c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fedd7920ad64916" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbde902e49bd4431"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8a1760455774dda"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa3b5a55faaa424d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbde902e49bd4431" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra677c44cbd884d95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8a1760455774dda" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Decarbonized Future Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9US25</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,957</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,988</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>