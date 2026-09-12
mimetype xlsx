--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fedd7920ad64916" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra69446261714475d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8a1760455774dda"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7da6fa8ce3364129"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra677c44cbd884d95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8a1760455774dda" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R022ba7a9c8be4277" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7da6fa8ce3364129" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Decarbonized Future Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9US25</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,238</x:t>
@@ -764,31 +346,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,211</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>