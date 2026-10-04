--- v12 (2026-09-12)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra69446261714475d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdd7349f86f14444" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7da6fa8ce3364129"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c5dabb9b8314c50"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R022ba7a9c8be4277" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7da6fa8ce3364129" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a859a19383b45fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c5dabb9b8314c50" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Decarbonized Future Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9US25</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,633 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...18 lines deleted...]
-          <x:t>26,928</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,849</x:t>
-[...102 lines deleted...]
-          <x:t>27,260</x:t>
+          <x:t>27,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,244</x:t>
-[...458 lines deleted...]
-          <x:t>27,211</x:t>
+          <x:t>26,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,324</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>