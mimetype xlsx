--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdd7349f86f14444" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb605f233d5ce4ff2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c5dabb9b8314c50"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cb3a25fcf1241e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a859a19383b45fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c5dabb9b8314c50" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36784e8f06804dbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cb3a25fcf1241e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Decarbonized Future Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9US25</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...90 lines deleted...]
-          <x:t>27,181</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,178</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>27,534</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,537</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,346</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>