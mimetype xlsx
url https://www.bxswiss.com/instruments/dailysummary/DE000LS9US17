--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53db1e0a7a804345" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbb5732ff778490e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf07f5aae91504204"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbb54c687013431b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab89ccf64b844496" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf07f5aae91504204" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5b84fdb04894c00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbb54c687013431b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Les Quatre Saisons</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9US17</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...80 lines deleted...]
-          <x:t>13.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,672</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...526 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,436</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>