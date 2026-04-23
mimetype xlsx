--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbb5732ff778490e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf82e969c7e784c55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbb54c687013431b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0160fff23984c13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5b84fdb04894c00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbb54c687013431b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52f6a9ce742d439f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0160fff23984c13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Les Quatre Saisons</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9US17</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,084</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>