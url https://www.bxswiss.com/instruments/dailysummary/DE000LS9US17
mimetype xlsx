--- v8 (2026-04-23)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf82e969c7e784c55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1e3aee0db124025" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0160fff23984c13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7e20310737444a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52f6a9ce742d439f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0160fff23984c13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9a3b1aa782845fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7e20310737444a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Les Quatre Saisons</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9US17</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,764</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,961</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>