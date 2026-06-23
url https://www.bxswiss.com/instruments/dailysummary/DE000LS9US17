--- v9 (2026-05-14)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1e3aee0db124025" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8cecb8e61c64a4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7e20310737444a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46d0f2978efb4114"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9a3b1aa782845fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7e20310737444a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ff1b18577844c5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46d0f2978efb4114" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Les Quatre Saisons</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9US17</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...198 lines deleted...]
-          <x:t>265,711</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>265,390</x:t>
-[...377 lines deleted...]
-          <x:t>279,961</x:t>
+          <x:t>259,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>