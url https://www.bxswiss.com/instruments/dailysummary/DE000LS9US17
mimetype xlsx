--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8cecb8e61c64a4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fbdd036cf944ba9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46d0f2978efb4114"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72c6aa66aa0041e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ff1b18577844c5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46d0f2978efb4114" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc14ff88b4ba54dcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72c6aa66aa0041e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Les Quatre Saisons</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9US17</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,788</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,101</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>