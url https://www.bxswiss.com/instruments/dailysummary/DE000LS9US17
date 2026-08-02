--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fbdd036cf944ba9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20c69a17210a46c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72c6aa66aa0041e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1abab6d819c8487a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc14ff88b4ba54dcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72c6aa66aa0041e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a18543999684d16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1abab6d819c8487a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Les Quatre Saisons</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9US17</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,107</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,592</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>