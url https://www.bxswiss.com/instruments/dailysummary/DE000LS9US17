--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20c69a17210a46c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d412279fcae47e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1abab6d819c8487a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7413d9c3ee64b40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a18543999684d16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1abab6d819c8487a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa1cbe5283b24dbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7413d9c3ee64b40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Les Quatre Saisons</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9US17</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,874</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,241</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>