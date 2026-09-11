--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d412279fcae47e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9f8c08be57a4c9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7413d9c3ee64b40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07e13a789d814ba0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa1cbe5283b24dbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7413d9c3ee64b40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d8c9fccc98a4501" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07e13a789d814ba0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Les Quatre Saisons</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9US17</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,042</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,661</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>