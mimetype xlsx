--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9f8c08be57a4c9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b5c5a92f37a48bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07e13a789d814ba0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4a2ccacf8424abb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d8c9fccc98a4501" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07e13a789d814ba0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78094f4fc2eb4db1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4a2ccacf8424abb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Les Quatre Saisons</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9US17</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,105</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,997</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>