--- v15 (2026-10-02)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b5c5a92f37a48bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e222b1d6d4a4599" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4a2ccacf8424abb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6ff7a4dd3564804"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78094f4fc2eb4db1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4a2ccacf8424abb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92a5b8513a0343ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6ff7a4dd3564804" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Les Quatre Saisons</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9US17</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,952</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,919</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>