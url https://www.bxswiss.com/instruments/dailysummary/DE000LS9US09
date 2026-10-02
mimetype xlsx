--- v12 (2026-09-12)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R797e88c624df4bac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra66f6089aaba4485" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62db706474364799"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb673d21e04714960"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4cb1db2c0e945a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62db706474364799" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02b3c631c8ea4cbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb673d21e04714960" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EPK Emerging Technology Ventures</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9US09</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,716</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>