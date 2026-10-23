--- v13 (2026-10-02)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra66f6089aaba4485" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96b0cd69e9fc4b19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb673d21e04714960"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R396c2372aafe4bf1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02b3c631c8ea4cbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb673d21e04714960" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re85d72a0a18f4959" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R396c2372aafe4bf1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EPK Emerging Technology Ventures</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9US09</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>