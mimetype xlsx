--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6277ba2417b24bfa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76b06508d6d14b19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38751969b62a41b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8937bfd4569f461e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c510a6c58c74d12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38751969b62a41b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf60cb23dd93440a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8937bfd4569f461e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EPK Emerging Technology Ventures</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9US09</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,775</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,667</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>