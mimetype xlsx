--- v5 (2026-04-03)
+++ v6 (2026-04-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76b06508d6d14b19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re39c42fd82094e32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8937bfd4569f461e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d6bd69a77d54a0c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf60cb23dd93440a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8937bfd4569f461e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11576f652fe14ce5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d6bd69a77d54a0c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EPK Emerging Technology Ventures</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9US09</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,590 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,678</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +251,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,574</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>