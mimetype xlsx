--- v6 (2026-04-30)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re39c42fd82094e32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb527196e32144fd7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d6bd69a77d54a0c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfab0809a6aca433f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11576f652fe14ce5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d6bd69a77d54a0c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b2c0358e7d84b11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfab0809a6aca433f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EPK Emerging Technology Ventures</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9US09</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>133,574</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>