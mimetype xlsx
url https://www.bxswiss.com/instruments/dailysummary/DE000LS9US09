--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb527196e32144fd7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re23a9517b98848e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfab0809a6aca433f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf7e27e5d161433e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b2c0358e7d84b11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfab0809a6aca433f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07f84f9d7e014801" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf7e27e5d161433e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EPK Emerging Technology Ventures</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9US09</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,494</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,386</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>