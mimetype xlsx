--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re23a9517b98848e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a9b1e348029455d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf7e27e5d161433e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ba1c72b24554da6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07f84f9d7e014801" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf7e27e5d161433e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bec121bbc9540b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ba1c72b24554da6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EPK Emerging Technology Ventures</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9US09</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...296 lines deleted...]
-          <x:t>09.06.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,431</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...254 lines deleted...]
-          <x:t>133,386</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,278</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>