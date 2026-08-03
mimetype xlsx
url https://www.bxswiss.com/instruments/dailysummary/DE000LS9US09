--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a9b1e348029455d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1910430da9e644ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ba1c72b24554da6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf486450cabe44d51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bec121bbc9540b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ba1c72b24554da6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e19718d9a874149" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf486450cabe44d51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EPK Emerging Technology Ventures</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9US09</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...284 lines deleted...]
-          <x:t>130,832</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,492</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...289 lines deleted...]
-          <x:t>134,278</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,166</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>