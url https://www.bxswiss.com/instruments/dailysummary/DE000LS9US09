--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1910430da9e644ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb3b3671aa944a35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf486450cabe44d51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R171310e1096d465e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e19718d9a874149" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf486450cabe44d51" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f8be42bde6543b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R171310e1096d465e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EPK Emerging Technology Ventures</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9US09</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,943</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>