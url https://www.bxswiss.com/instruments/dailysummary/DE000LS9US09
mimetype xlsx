--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb3b3671aa944a35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R797e88c624df4bac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R171310e1096d465e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62db706474364799"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f8be42bde6543b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R171310e1096d465e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4cb1db2c0e945a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62db706474364799" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EPK Emerging Technology Ventures</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9US09</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,721</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>