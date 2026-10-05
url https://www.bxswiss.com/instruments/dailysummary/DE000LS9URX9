--- v13 (2026-09-14)
+++ v14 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd290f03afc544cd8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83e868ee6bd44ec5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f22ca8bb4364add"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R779dd93322d84a9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf6c742eb5404ac5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f22ca8bb4364add" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06e989cd7a6a4c05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R779dd93322d84a9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Musikzug Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9URX9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,552 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...217 lines deleted...]
-          <x:t>134,968</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,088</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...253 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,839</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>