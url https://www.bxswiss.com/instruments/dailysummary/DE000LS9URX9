--- v14 (2026-10-05)
+++ v15 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83e868ee6bd44ec5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra40462d373264dbd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R779dd93322d84a9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d10c4b6a06a4471"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06e989cd7a6a4c05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R779dd93322d84a9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ca208c234f641d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d10c4b6a06a4471" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Musikzug Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9URX9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,542</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>