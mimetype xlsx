--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78e72c37086b4001" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9ce91a36a9e4ce9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98ac4e510bd44aab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0539b654929a4060"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a9f0bd2948b418d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98ac4e510bd44aab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04e88ac0f17a4c59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0539b654929a4060" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Musikzug Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9URX9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,084</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>