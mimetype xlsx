--- v6 (2026-04-05)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9ce91a36a9e4ce9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R042a5e67243e4273" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0539b654929a4060"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31a81e3a329d4ac1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04e88ac0f17a4c59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0539b654929a4060" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6801fd77a0e4b88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31a81e3a329d4ac1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Musikzug Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9URX9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>140,355</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>