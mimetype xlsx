--- v7 (2026-05-15)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R042a5e67243e4273" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd56d5d4df7e24ff6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31a81e3a329d4ac1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55e0363344a2482e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6801fd77a0e4b88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31a81e3a329d4ac1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9b74149dbb641ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55e0363344a2482e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Musikzug Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9URX9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,049</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,973</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>