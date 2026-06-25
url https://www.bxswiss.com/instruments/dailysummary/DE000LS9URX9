--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd56d5d4df7e24ff6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd97def3e08f4300" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55e0363344a2482e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20b08c0a42bc4fde"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9b74149dbb641ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55e0363344a2482e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c8f1c4897ae4528" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20b08c0a42bc4fde" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Musikzug Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9URX9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...149 lines deleted...]
-          <x:t>147,779</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,197</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>151,973</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,959</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>