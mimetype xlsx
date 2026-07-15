--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd97def3e08f4300" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33dbad1805f7458f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20b08c0a42bc4fde"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ec4b0b1c94244a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c8f1c4897ae4528" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20b08c0a42bc4fde" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f03b50ad13b4283" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ec4b0b1c94244a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Musikzug Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9URX9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,440</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,703</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>