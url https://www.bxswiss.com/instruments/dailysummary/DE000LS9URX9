--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33dbad1805f7458f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda5536d1cec84ed9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ec4b0b1c94244a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b61a16baead48c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f03b50ad13b4283" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ec4b0b1c94244a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf35533628ac84d2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b61a16baead48c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Musikzug Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9URX9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,268</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>