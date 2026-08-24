--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda5536d1cec84ed9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05d070fa3547469c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b61a16baead48c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rada3f8f6f0ac4179"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf35533628ac84d2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b61a16baead48c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc55be8ff1a0c4143" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rada3f8f6f0ac4179" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Musikzug Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9URX9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,122</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,678</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>