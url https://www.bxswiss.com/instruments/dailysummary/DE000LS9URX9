--- v12 (2026-08-24)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05d070fa3547469c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd290f03afc544cd8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rada3f8f6f0ac4179"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f22ca8bb4364add"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc55be8ff1a0c4143" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rada3f8f6f0ac4179" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf6c742eb5404ac5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f22ca8bb4364add" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Musikzug Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9URX9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,552 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>136,572</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>135,791</x:t>
-[...539 lines deleted...]
-          <x:t>132,678</x:t>
+          <x:t>136,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>