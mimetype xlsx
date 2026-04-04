--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d183fdb62ab4e0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R542bfc736a054045" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb6ffb24f7574e70"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13a3790ad053424f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdba8d83bb46942e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb6ffb24f7574e70" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R683e23072bd74246" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13a3790ad053424f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ANYOs Blue Chips Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9URT7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...284 lines deleted...]
-          <x:t>95,864</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,941</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>94,513</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,921</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>