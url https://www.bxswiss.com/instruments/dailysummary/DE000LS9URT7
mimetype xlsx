--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R542bfc736a054045" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27037e1f45664d86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13a3790ad053424f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R250c1ebdaa8d4c87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R683e23072bd74246" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13a3790ad053424f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91fb4a245dab4b34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R250c1ebdaa8d4c87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ANYOs Blue Chips Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9URT7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,239</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,785</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>