--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27037e1f45664d86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25936acb9fc8430b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R250c1ebdaa8d4c87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd37cae9f75534617"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91fb4a245dab4b34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R250c1ebdaa8d4c87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3814ec1f40484c5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd37cae9f75534617" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ANYOs Blue Chips Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9URT7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...161 lines deleted...]
-          <x:t>31.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,557</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...416 lines deleted...]
-          <x:t>96,785</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,422</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>