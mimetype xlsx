--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25936acb9fc8430b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a9e018362624ed2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd37cae9f75534617"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba8c517e6b1c4415"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3814ec1f40484c5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd37cae9f75534617" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R613f57ad00eb44c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba8c517e6b1c4415" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ANYOs Blue Chips Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9URT7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,148</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>