--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a9e018362624ed2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfffd4d00eedf4b3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba8c517e6b1c4415"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0436994a1ef4713"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R613f57ad00eb44c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba8c517e6b1c4415" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R213789d236b74afb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0436994a1ef4713" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ANYOs Blue Chips Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9URT7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...161 lines deleted...]
-          <x:t>12.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,533</x:t>
-[...387 lines deleted...]
-          <x:t>96,360</x:t>
+          <x:t>96,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,748</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>