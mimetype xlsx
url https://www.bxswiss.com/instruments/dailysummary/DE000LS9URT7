--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfffd4d00eedf4b3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R521b80e7e5c24961" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0436994a1ef4713"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re22845a7874244b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R213789d236b74afb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0436994a1ef4713" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb33a98d3db04b70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re22845a7874244b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ANYOs Blue Chips Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9URT7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...328 lines deleted...]
-          <x:t>97,200</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,993</x:t>
-[...53 lines deleted...]
-          <x:t>97,208</x:t>
+          <x:t>97,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,329</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>97,748</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,188</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>