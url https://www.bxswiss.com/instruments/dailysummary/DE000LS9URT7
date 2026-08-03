--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R521b80e7e5c24961" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf03ea27e133c48b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re22845a7874244b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2a25423717a4e22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb33a98d3db04b70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re22845a7874244b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2418388f19945b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2a25423717a4e22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ANYOs Blue Chips Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9URT7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...274 lines deleted...]
-          <x:t>97,441</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,397</x:t>
-[...48 lines deleted...]
-          <x:t>97,878</x:t>
+          <x:t>97,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,852</x:t>
-[...129 lines deleted...]
-          <x:t>97,645</x:t>
+          <x:t>97,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,684</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...74 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,746</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,801</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>