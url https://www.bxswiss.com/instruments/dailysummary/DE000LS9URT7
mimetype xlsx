--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf03ea27e133c48b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc97e538444fc4bc5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2a25423717a4e22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3dda99976a194cdd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2418388f19945b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2a25423717a4e22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0231a4368b8e4a34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3dda99976a194cdd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ANYOs Blue Chips Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9URT7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,74 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,849</x:t>
@@ -737,31 +279,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,126</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>