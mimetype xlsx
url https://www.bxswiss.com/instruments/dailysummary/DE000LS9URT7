--- v12 (2026-08-23)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc97e538444fc4bc5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f1f08e927044423" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3dda99976a194cdd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdededfd9b5394ed6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0231a4368b8e4a34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3dda99976a194cdd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62d58bea974b4d82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdededfd9b5394ed6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ANYOs Blue Chips Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9URT7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,566 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...194 lines deleted...]
-          <x:t>99,075</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,947</x:t>
-[...227 lines deleted...]
-          <x:t>18.08.2026</x:t>
+          <x:t>99,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,360</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...92 lines deleted...]
-          <x:t>99,126</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,266</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>