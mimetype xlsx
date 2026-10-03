--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f1f08e927044423" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa81c022f7e94611" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdededfd9b5394ed6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fdce1a157c9433c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62d58bea974b4d82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdededfd9b5394ed6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9638979ec14491d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fdce1a157c9433c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ANYOs Blue Chips Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9URT7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...90 lines deleted...]
-          <x:t>99,700</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,319</x:t>
-[...512 lines deleted...]
-          <x:t>100,266</x:t>
+          <x:t>99,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,751</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>