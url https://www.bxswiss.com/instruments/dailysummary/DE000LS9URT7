--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa81c022f7e94611" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4254c8297d2d49a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fdce1a157c9433c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02ed3c1993724f23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9638979ec14491d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fdce1a157c9433c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04097967360a493c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02ed3c1993724f23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ANYOs Blue Chips Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9URT7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,468 +149,90 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...14 lines deleted...]
-          <x:t>99,445</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,676</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...393 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,503</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,531</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,491</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>