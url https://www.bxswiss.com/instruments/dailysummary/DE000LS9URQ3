--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6368624936454728" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra223fbb86e854629" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re29de0740b054190"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0679a03e176e4cfa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd31bb9f39f2c4a7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re29de0740b054190" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R333f5e3b03d340c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0679a03e176e4cfa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Blockchainpioniere Bitcoin Miner</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9URQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,835</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,691</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>