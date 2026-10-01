--- v12 (2026-09-11)
+++ v13 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra223fbb86e854629" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20b6b14a860b446d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0679a03e176e4cfa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17666994cd02460f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R333f5e3b03d340c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0679a03e176e4cfa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2231567d93742f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17666994cd02460f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Blockchainpioniere Bitcoin Miner</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9URQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,587</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,885</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>