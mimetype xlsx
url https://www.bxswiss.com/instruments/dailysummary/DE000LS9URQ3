--- v13 (2026-10-01)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20b6b14a860b446d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3e7072f83c84988" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17666994cd02460f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redfdf76540ec4178"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2231567d93742f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17666994cd02460f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f3c85b31c9943f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redfdf76540ec4178" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Blockchainpioniere Bitcoin Miner</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9URQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,938</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,307</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>