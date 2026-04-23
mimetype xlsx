--- v5 (2026-03-14)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f6a0e2a0b64465e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R620cf0d4fcb9490d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fbec93584584a54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9613f229819e4056"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6edb28f3e6d54098" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fbec93584584a54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0685691b241440e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9613f229819e4056" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Blockchainpioniere Bitcoin Miner</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9URQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...640 lines deleted...]
-          <x:t>278,488</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,627</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>