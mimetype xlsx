--- v6 (2026-04-23)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R620cf0d4fcb9490d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad598f444fc94f37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9613f229819e4056"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R157ab84750ac41a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0685691b241440e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9613f229819e4056" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd20a7b7586b14ae3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R157ab84750ac41a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Blockchainpioniere Bitcoin Miner</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9URQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>314,627</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,315</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>