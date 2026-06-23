--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad598f444fc94f37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26be46b6e8c24a3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R157ab84750ac41a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec1ed73fd5ac4020"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd20a7b7586b14ae3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R157ab84750ac41a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2646415d85d4649" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec1ed73fd5ac4020" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Blockchainpioniere Bitcoin Miner</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9URQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,785</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,146</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>