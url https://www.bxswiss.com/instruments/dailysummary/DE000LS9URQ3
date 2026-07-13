--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26be46b6e8c24a3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46f25783597c4986" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec1ed73fd5ac4020"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6656c0dbfb24348"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2646415d85d4649" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec1ed73fd5ac4020" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8cb3019233f4da0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6656c0dbfb24348" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Blockchainpioniere Bitcoin Miner</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9URQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,688</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,009</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>