--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46f25783597c4986" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf362ff5877e4b3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6656c0dbfb24348"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8be03bb4cccd40fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8cb3019233f4da0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6656c0dbfb24348" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R963bc9e514df4d7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8be03bb4cccd40fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Blockchainpioniere Bitcoin Miner</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9URQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,310</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,111</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>