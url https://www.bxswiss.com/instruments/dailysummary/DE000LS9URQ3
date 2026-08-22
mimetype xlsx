--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf362ff5877e4b3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6368624936454728" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8be03bb4cccd40fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re29de0740b054190"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R963bc9e514df4d7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8be03bb4cccd40fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd31bb9f39f2c4a7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re29de0740b054190" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Blockchainpioniere Bitcoin Miner</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9URQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,109</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,471</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>