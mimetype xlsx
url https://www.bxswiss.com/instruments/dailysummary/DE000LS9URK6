--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12a6ebf9f87e4855" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae0da0e0ca994404" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6fa0e25c19d4ffb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5df747604e4147f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbf9ac7b547c42b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6fa0e25c19d4ffb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9135d3625bd4b31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5df747604e4147f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Aktiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9URK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...333 lines deleted...]
-          <x:t>90,937</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,157</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...111 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,746</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,137</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>