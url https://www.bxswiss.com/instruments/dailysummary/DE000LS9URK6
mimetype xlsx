--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae0da0e0ca994404" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce1ca2546964475e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5df747604e4147f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e685aff2d924ef0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9135d3625bd4b31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5df747604e4147f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb22d603c052e4b69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e685aff2d924ef0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Aktiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9URK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,920</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,422</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>