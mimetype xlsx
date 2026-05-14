--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce1ca2546964475e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fd5cc22798b4624" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e685aff2d924ef0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f532e71789d4acf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb22d603c052e4b69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e685aff2d924ef0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5885e6e9961940b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f532e71789d4acf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Aktiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9URK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,683</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,911</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>