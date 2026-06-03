--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fd5cc22798b4624" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rded293e311994e9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f532e71789d4acf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae449ad16b664af2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5885e6e9961940b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f532e71789d4acf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac882a4c0be4496d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae449ad16b664af2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Aktiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9URK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,379</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,169</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>