--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rded293e311994e9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82becf1918c24d25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae449ad16b664af2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R956a4e37ea46464f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac882a4c0be4496d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae449ad16b664af2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4e1c764b8b14561" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R956a4e37ea46464f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Aktiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9URK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...95 lines deleted...]
-          <x:t>106,442</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,428</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>114,169</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,172</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>