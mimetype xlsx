--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82becf1918c24d25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7e8c59080704077" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R956a4e37ea46464f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R199f853c169d438f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4e1c764b8b14561" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R956a4e37ea46464f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0566cd219e74c50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R199f853c169d438f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Aktiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9URK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,919</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,831</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>