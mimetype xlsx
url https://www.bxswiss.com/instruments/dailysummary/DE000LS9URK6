--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7e8c59080704077" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R295b88cfa47f4570" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R199f853c169d438f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dfcb6f6a20f4d0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0566cd219e74c50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R199f853c169d438f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra74cb7284d16489f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dfcb6f6a20f4d0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Aktiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9URK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...350 lines deleted...]
-          <x:t>01.07.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>109,168</x:t>
-[...225 lines deleted...]
-          <x:t>108,831</x:t>
+          <x:t>107,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,889</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>