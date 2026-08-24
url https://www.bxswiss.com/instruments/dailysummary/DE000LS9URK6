--- v11 (2026-08-03)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R295b88cfa47f4570" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14978bc287a2445b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dfcb6f6a20f4d0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbecbe265102a421b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra74cb7284d16489f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dfcb6f6a20f4d0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R645eec6c5b6741dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbecbe265102a421b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Aktiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9URK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,510</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,784</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>