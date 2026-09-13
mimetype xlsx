--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14978bc287a2445b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdec38a7c63194afc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbecbe265102a421b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R383c308d213440fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R645eec6c5b6741dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbecbe265102a421b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a178e24246d4e7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R383c308d213440fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Aktiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9URK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,485</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,634</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>