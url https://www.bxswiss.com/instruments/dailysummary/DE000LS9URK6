--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdec38a7c63194afc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b930dd0a1b048e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R383c308d213440fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23281e9100504610"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a178e24246d4e7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R383c308d213440fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reefa72a1015943d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23281e9100504610" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Aktiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9URK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,633</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,311</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>