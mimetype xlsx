--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b930dd0a1b048e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c1b9b4f3ef744cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23281e9100504610"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20bc325a74784879"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reefa72a1015943d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23281e9100504610" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54a0486bfb92467c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20bc325a74784879" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Aktiv</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9URK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,517</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>