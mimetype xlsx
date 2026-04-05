--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ac1323c26394367" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03d9fd0d502641be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78f3cb59476e4890"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb38270bdbf3e4303"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a7f43912fe44081" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78f3cb59476e4890" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0847517e213a4a40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb38270bdbf3e4303" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WhiteSwan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9URH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...63 lines deleted...]
-          <x:t>107,326</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,901</x:t>
-[...344 lines deleted...]
-        <x:is>
           <x:t>105,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,993</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,321</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,992</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>