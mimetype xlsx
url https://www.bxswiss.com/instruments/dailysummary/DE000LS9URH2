--- v5 (2026-04-05)
+++ v6 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03d9fd0d502641be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9f4c571fb04449c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb38270bdbf3e4303"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8397b50fcfb74653"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0847517e213a4a40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb38270bdbf3e4303" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf108505d68b04bf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8397b50fcfb74653" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WhiteSwan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9URH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>103,992</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,722</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>