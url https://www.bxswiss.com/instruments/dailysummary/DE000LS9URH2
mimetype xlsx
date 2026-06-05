--- v6 (2026-05-15)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9f4c571fb04449c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0aad7a322e7f4c1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8397b50fcfb74653"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re515defd0a0641a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf108505d68b04bf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8397b50fcfb74653" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R417ac893a4df478c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re515defd0a0641a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WhiteSwan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9URH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,443</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,203</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>