--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0aad7a322e7f4c1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2dbcadf482d4515" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re515defd0a0641a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R358307e5848b44d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R417ac893a4df478c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re515defd0a0641a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b084bb0507a4c9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R358307e5848b44d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WhiteSwan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9URH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...247 lines deleted...]
-          <x:t>113,531</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,998</x:t>
-[...355 lines deleted...]
-          <x:t>112,203</x:t>
+          <x:t>114,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,868</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>