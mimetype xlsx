--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2dbcadf482d4515" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11548a53510341cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R358307e5848b44d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recc476740a9041af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b084bb0507a4c9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R358307e5848b44d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2a07fce247c49f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recc476740a9041af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WhiteSwan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9URH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,589</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,544</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>