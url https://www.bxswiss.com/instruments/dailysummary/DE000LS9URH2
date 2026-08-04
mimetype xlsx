--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11548a53510341cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9180b856799343ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recc476740a9041af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfcd7d56ff3a4b8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2a07fce247c49f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recc476740a9041af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a4eb3899d0744b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfcd7d56ff3a4b8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WhiteSwan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9URH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,009</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,724</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>