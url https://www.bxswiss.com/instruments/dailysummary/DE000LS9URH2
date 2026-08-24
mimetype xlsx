--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9180b856799343ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83c3201e2f7945f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfcd7d56ff3a4b8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45cf2711e7d843d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a4eb3899d0744b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfcd7d56ff3a4b8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2e54c35f0814781" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45cf2711e7d843d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WhiteSwan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9URH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,241</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,374</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>