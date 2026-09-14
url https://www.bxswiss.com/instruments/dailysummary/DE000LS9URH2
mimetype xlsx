--- v11 (2026-08-24)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83c3201e2f7945f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20a38055f2af4e53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45cf2711e7d843d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a867ef44be74afb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2e54c35f0814781" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45cf2711e7d843d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf6aac671d8a4cdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a867ef44be74afb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WhiteSwan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9URH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...338 lines deleted...]
-          <x:t>117,867</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,978</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>117,937</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,245</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...89 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,722</x:t>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,548</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>