--- v12 (2026-09-14)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20a38055f2af4e53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R460f9867f551485a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a867ef44be74afb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6df768ecad844960"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf6aac671d8a4cdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a867ef44be74afb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R032f9c32fb2444c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6df768ecad844960" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WhiteSwan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9URH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,291</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>