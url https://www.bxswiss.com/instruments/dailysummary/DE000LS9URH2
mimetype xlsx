--- v13 (2026-10-04)
+++ v14 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R460f9867f551485a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a923214871b49ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6df768ecad844960"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c16318756154349"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R032f9c32fb2444c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6df768ecad844960" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb358f325e8b343bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c16318756154349" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WhiteSwan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9URH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,001</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,849</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>