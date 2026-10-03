--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R765e6a9e498d425b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bb0383121894f0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ca1b78cea2d4cfe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3142b5e7be7f446b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R803a4e94c0824bc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ca1b78cea2d4cfe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e96b86b7518405e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3142b5e7be7f446b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technology Innovation Leaders</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9URD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,680</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,006</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>