--- v15 (2026-10-03)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bb0383121894f0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5f4873a096942d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3142b5e7be7f446b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffa9ab726d804028"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e96b86b7518405e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3142b5e7be7f446b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b8aebd890ca4ced" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffa9ab726d804028" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technology Innovation Leaders</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9URD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,563</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,574</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>