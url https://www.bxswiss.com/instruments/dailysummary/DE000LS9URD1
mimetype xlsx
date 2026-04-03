--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ecd1ce590d24f33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6676fb3b9eb45bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reae8869ebe8b4dcf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda4ba3c985634b2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0eee32154cd64258" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reae8869ebe8b4dcf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3db83659131417c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda4ba3c985634b2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technology Innovation Leaders</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9URD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,491</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,161</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>