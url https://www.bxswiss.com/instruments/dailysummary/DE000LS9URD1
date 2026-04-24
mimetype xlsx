--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6676fb3b9eb45bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64e1d8910f1445e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda4ba3c985634b2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27830df6dfea4c9a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3db83659131417c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda4ba3c985634b2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ce36b33ba9c40a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27830df6dfea4c9a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technology Innovation Leaders</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9URD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,278</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>