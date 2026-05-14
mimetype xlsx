--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64e1d8910f1445e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6697d479f6e47b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27830df6dfea4c9a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b9f5da2e3a14df6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ce36b33ba9c40a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27830df6dfea4c9a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19f86f79610145b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b9f5da2e3a14df6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technology Innovation Leaders</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9URD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,823</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,669</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>