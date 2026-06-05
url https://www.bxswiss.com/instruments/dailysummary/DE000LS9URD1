--- v8 (2026-05-14)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6697d479f6e47b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ae0d468611b4474" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b9f5da2e3a14df6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d2734fa2f554351"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19f86f79610145b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b9f5da2e3a14df6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a60c16fc69a4d8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d2734fa2f554351" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technology Innovation Leaders</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9URD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,902</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,727</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>