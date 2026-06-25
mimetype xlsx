--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ae0d468611b4474" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a57825ffbae4229" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d2734fa2f554351"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfecc95731af4568"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a60c16fc69a4d8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d2734fa2f554351" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re582ed76f00048b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfecc95731af4568" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technology Innovation Leaders</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9URD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,752</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,503</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>