--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a57825ffbae4229" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3561fa4dd5564fe2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfecc95731af4568"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39360440d0334360"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re582ed76f00048b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfecc95731af4568" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55a8264ce3a742a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39360440d0334360" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technology Innovation Leaders</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9URD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,617</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,346</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>