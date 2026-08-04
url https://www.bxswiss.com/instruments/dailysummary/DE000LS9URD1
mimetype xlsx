--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3561fa4dd5564fe2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85835d01fd1c4997" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39360440d0334360"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b5c73eb762b4cf4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55a8264ce3a742a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39360440d0334360" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19ac51fa20c647d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b5c73eb762b4cf4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technology Innovation Leaders</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9URD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,861</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,981</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>