--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85835d01fd1c4997" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43eb8250937641e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b5c73eb762b4cf4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a263ad2dd964189"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19ac51fa20c647d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b5c73eb762b4cf4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ab98543a1d64b9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a263ad2dd964189" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technology Innovation Leaders</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9URD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,523</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>