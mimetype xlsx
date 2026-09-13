--- v13 (2026-08-24)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43eb8250937641e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R765e6a9e498d425b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a263ad2dd964189"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ca1b78cea2d4cfe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ab98543a1d64b9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a263ad2dd964189" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R803a4e94c0824bc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ca1b78cea2d4cfe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technology Innovation Leaders</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9URD1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,622</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>