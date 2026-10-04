--- v14 (2026-09-13)
+++ v15 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34a9a45a91a447ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7241e90a851043bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e12e26b052f4e6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf18fd6b4cb88408f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c6cba6bf5074880" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e12e26b052f4e6d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebed398382ba46b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf18fd6b4cb88408f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swiss Market Strategie CH  </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9URB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,599 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...16 lines deleted...]
-          <x:t>47,193</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>46,732</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>46,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,604</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>