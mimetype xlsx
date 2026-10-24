--- v15 (2026-10-04)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7241e90a851043bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8fccabc7bae459c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf18fd6b4cb88408f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b586615eac84054"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebed398382ba46b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf18fd6b4cb88408f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2758df9953cd49c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b586615eac84054" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swiss Market Strategie CH  </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9URB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...355 lines deleted...]
-          <x:t>46,862</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>46,803</x:t>
-[...237 lines deleted...]
-          <x:t>48,790</x:t>
+          <x:t>47,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>48,604</x:t>
+          <x:t>48,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,789</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>