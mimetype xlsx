--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7976b0f298b448a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra98273dd6b804948" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bf7e5bc351f4859"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2663c66f5e25401d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R427a89a923e84c5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bf7e5bc351f4859" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23a0c7fa93414344" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2663c66f5e25401d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swiss Market Strategie CH  </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9URB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...63 lines deleted...]
-          <x:t>53,810</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,215</x:t>
-        </x:is>
-[...570 lines deleted...]
-          <x:t>53,609</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>