--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra98273dd6b804948" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0675039c804349ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2663c66f5e25401d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbac3dba5dc5748ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23a0c7fa93414344" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2663c66f5e25401d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8976cde780b4bb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbac3dba5dc5748ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swiss Market Strategie CH  </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9URB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,360</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,832</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>