--- v7 (2026-04-23)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0675039c804349ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra86b36e492794cd3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbac3dba5dc5748ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra15545e824cf4749"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8976cde780b4bb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbac3dba5dc5748ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b7b01c2fcd74e1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra15545e824cf4749" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swiss Market Strategie CH  </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9URB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,853</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>