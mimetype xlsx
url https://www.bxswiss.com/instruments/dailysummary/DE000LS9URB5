--- v8 (2026-05-15)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra86b36e492794cd3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa1af2f440a548ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra15545e824cf4749"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7f8700d492c47a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b7b01c2fcd74e1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra15545e824cf4749" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2de6561148d645a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7f8700d492c47a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swiss Market Strategie CH  </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9URB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>49,829</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,853</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>49,090</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,336</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>