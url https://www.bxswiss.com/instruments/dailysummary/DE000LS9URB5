--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa1af2f440a548ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R139162d8f4bc44cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7f8700d492c47a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0fa7a8a62064e2a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2de6561148d645a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7f8700d492c47a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R387859ce7bdc41bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0fa7a8a62064e2a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swiss Market Strategie CH  </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9URB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...350 lines deleted...]
-          <x:t>21.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>49,549</x:t>
-[...85 lines deleted...]
-          <x:t>49,258</x:t>
+          <x:t>49,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,679</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.05.2026</x:t>
-[...154 lines deleted...]
-          <x:t>49,336</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>