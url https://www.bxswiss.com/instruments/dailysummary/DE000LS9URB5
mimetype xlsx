--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R139162d8f4bc44cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14d64834e0154d88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0fa7a8a62064e2a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc48ebd12d98c43d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R387859ce7bdc41bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0fa7a8a62064e2a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69cc081c07b24309" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc48ebd12d98c43d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swiss Market Strategie CH  </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9URB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,185 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>49,258</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,679</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.05.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,669</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,688</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>