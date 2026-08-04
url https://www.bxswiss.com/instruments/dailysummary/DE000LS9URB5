--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14d64834e0154d88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb703d71878824528" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc48ebd12d98c43d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R893c031d376942f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69cc081c07b24309" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc48ebd12d98c43d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94c8add80d76426f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R893c031d376942f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swiss Market Strategie CH  </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9URB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,599 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...360 lines deleted...]
-          <x:t>51,896</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,090</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...143 lines deleted...]
-          <x:t>10.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,402</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>14.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>50,785</x:t>
-[...9 lines deleted...]
-          <x:t>50,688</x:t>
+          <x:t>51,227</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>