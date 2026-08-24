--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb703d71878824528" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95dbf85199334fd1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R893c031d376942f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80dc966bfd124f38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94c8add80d76426f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R893c031d376942f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8e48f01cafd4181" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80dc966bfd124f38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swiss Market Strategie CH  </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9URB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,599 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...168 lines deleted...]
-          <x:t>14.07.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>50,785</x:t>
-[...340 lines deleted...]
-          <x:t>31.07.2026</x:t>
+          <x:t>51,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,833</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...38 lines deleted...]
-          <x:t>51,227</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,616</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>