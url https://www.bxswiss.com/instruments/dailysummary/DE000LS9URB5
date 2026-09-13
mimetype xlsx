--- v13 (2026-08-24)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95dbf85199334fd1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34a9a45a91a447ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80dc966bfd124f38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e12e26b052f4e6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8e48f01cafd4181" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80dc966bfd124f38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c6cba6bf5074880" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e12e26b052f4e6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swiss Market Strategie CH  </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9URB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,732</x:t>
@@ -737,31 +312,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,704</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>