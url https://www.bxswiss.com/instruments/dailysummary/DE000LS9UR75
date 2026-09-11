--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67b9a0a4f49340ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R437b6f6b1b574003" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5adc9af8e9f4521"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf70dbada2c0a401e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbba20aaad80443c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5adc9af8e9f4521" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88128341ec4d4027" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf70dbada2c0a401e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Yield Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UR75</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,035</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,254</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>