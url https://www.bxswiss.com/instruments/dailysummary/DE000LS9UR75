--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R437b6f6b1b574003" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddc6e7f17a8643db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf70dbada2c0a401e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e41868753d84b37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88128341ec4d4027" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf70dbada2c0a401e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91cc3c13d9f64c81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e41868753d84b37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Yield Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UR75</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,528</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,174</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>