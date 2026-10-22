--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddc6e7f17a8643db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46d597bec2d74afc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e41868753d84b37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1f9aa342ba24f5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91cc3c13d9f64c81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e41868753d84b37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6940fe29720143a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1f9aa342ba24f5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Yield Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UR75</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,887</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,198</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>