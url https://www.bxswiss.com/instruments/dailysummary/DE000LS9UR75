--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R241b48211aab4189" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d423166b9e84eb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rece656cbe1b14150"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04108bbc7d984a06"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f022062584e4a67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rece656cbe1b14150" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc95db11ce1a747a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04108bbc7d984a06" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Yield Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UR75</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,138</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>