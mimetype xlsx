--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d423166b9e84eb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0097295bf44b4915" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04108bbc7d984a06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf940aaa23a104310"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc95db11ce1a747a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04108bbc7d984a06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cf3f3354cc14c1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf940aaa23a104310" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Yield Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UR75</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,252</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,561</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>