--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0097295bf44b4915" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ad434a14c5045b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf940aaa23a104310"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80e93d40ea2f485f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cf3f3354cc14c1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf940aaa23a104310" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R809eb059371f46aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80e93d40ea2f485f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Yield Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UR75</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,983</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,484</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>