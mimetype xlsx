--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ad434a14c5045b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00b4c45247794431" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80e93d40ea2f485f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf2e3039c16a43be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R809eb059371f46aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80e93d40ea2f485f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4c1d18ec6b840be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf2e3039c16a43be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Yield Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UR75</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,309</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,766</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>