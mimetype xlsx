--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00b4c45247794431" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf471c01f5744b7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf2e3039c16a43be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dbb7c0709c84744"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4c1d18ec6b840be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf2e3039c16a43be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R444ea606fb5e4103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dbb7c0709c84744" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Yield Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UR75</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...350 lines deleted...]
-          <x:t>21.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,498</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...200 lines deleted...]
-          <x:t>154,766</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>