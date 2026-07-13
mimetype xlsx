--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf471c01f5744b7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4aa5b08f842480b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dbb7c0709c84744"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6404325352ed4686"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R444ea606fb5e4103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dbb7c0709c84744" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ea55dfce0574975" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6404325352ed4686" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Yield Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UR75</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,039</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,980</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>