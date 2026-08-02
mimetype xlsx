--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4aa5b08f842480b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4735a0de0c9847c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6404325352ed4686"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R553ef4218b9541ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ea55dfce0574975" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6404325352ed4686" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cfa893b299d434c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R553ef4218b9541ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Yield Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UR75</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,029</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,518</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>