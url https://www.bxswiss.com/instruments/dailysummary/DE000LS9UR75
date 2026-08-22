--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4735a0de0c9847c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67b9a0a4f49340ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R553ef4218b9541ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5adc9af8e9f4521"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cfa893b299d434c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R553ef4218b9541ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbba20aaad80443c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5adc9af8e9f4521" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Yield Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UR75</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,570</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,118</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>