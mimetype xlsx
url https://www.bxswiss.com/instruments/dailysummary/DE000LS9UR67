--- v11 (2026-09-13)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37197220460d40b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20904e8f814942a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03bf560c5ab64635"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9db005089fff43c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60bbab61297c4cea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03bf560c5ab64635" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b284bf9ad1842c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9db005089fff43c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AI Driven Top Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UR67</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,291</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,539</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>