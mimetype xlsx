--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20904e8f814942a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra820eb113a874fd2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9db005089fff43c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R202d67aceede404e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b284bf9ad1842c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9db005089fff43c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e6fc7d805e2473b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R202d67aceede404e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AI Driven Top Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UR67</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,838</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,783</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>