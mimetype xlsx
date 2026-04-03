--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R100063927f0b473f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R004e3defb1244d6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2744459ee3e4788"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R334106448025408b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27021c1b479d429d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2744459ee3e4788" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf95157087bb04278" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R334106448025408b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AI Driven Top Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UR67</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,101</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,333</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>