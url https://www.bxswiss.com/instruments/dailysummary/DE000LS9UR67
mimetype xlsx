--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R004e3defb1244d6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56b4b0f4e5654d56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R334106448025408b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref43c7c4dccd480c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf95157087bb04278" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R334106448025408b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3509ccc816b94daf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref43c7c4dccd480c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AI Driven Top Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UR67</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,837</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,034</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>