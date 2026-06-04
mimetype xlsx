--- v6 (2026-04-24)
+++ v7 (2026-06-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56b4b0f4e5654d56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e85527196b842bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref43c7c4dccd480c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35c1d8469e3c4700"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3509ccc816b94daf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref43c7c4dccd480c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R853574c219a240af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35c1d8469e3c4700" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AI Driven Top Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UR67</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>105,034</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,852</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>