--- v7 (2026-06-04)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e85527196b842bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba2d19c5cbab477d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35c1d8469e3c4700"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfddb604ee8614744"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R853574c219a240af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35c1d8469e3c4700" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e2df6505f594036" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfddb604ee8614744" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AI Driven Top Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UR67</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...586 lines deleted...]
-          <x:t>131,852</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,569</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>