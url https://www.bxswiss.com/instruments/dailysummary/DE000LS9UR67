--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba2d19c5cbab477d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7a1c30f31164f19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfddb604ee8614744"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a2f66b412fd4c5e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e2df6505f594036" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfddb604ee8614744" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33227f962c6f485c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a2f66b412fd4c5e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AI Driven Top Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UR67</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,511</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,007</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>