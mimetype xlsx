--- v9 (2026-08-03)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7a1c30f31164f19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c1cfbcfff614a7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a2f66b412fd4c5e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8474010356594788"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33227f962c6f485c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a2f66b412fd4c5e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbcd6f9212a3488c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8474010356594788" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AI Driven Top Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UR67</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,830</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,102</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>