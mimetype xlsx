--- v10 (2026-08-24)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c1cfbcfff614a7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37197220460d40b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8474010356594788"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03bf560c5ab64635"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbcd6f9212a3488c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8474010356594788" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60bbab61297c4cea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03bf560c5ab64635" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AI Driven Top Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UR67</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,217</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,281</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>