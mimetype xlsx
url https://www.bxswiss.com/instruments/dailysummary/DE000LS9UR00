--- v13 (2026-09-04)
+++ v14 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R158bed4df58b4831" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d7f01b7c55c4768" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce33b58a0b1a479a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1270923145342f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raed5049e290143f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce33b58a0b1a479a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R868404e48c3b4cc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1270923145342f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nikos Technologie Favoriten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UR00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,338 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...263 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,740</x:t>
@@ -624,31 +339,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,907</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>