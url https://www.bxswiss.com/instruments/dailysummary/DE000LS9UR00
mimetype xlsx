--- v14 (2026-09-25)
+++ v15 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d7f01b7c55c4768" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7314fda27a574c72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1270923145342f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b124dd07c6e405c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R868404e48c3b4cc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1270923145342f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb06adab483ac4c92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b124dd07c6e405c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nikos Technologie Favoriten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UR00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,626 +149,179 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...383 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>245,907</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>