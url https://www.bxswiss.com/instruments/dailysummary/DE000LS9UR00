--- v15 (2026-10-15)
+++ v16 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7314fda27a574c72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a2fc60ee0bd4b57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b124dd07c6e405c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2fdfc7f0ad742cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb06adab483ac4c92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b124dd07c6e405c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R458a22671e1d4811" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2fdfc7f0ad742cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nikos Technologie Favoriten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UR00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,179 +149,439 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...103 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>