--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a09dedc7fee453f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83312170da37427f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb50254a5d12a42d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4d9b75dbaf34d55"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d314c4cf728488b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb50254a5d12a42d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40e5a69c69224c6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4d9b75dbaf34d55" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nikos Technologie Favoriten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UR00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...117 lines deleted...]
-          <x:t>188,854</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>188,280</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>188,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,681</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>