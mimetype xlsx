--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83312170da37427f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ea1a879031e4fe9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4d9b75dbaf34d55"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a0b8e6ba32a4c7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40e5a69c69224c6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4d9b75dbaf34d55" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f3bc0a51d6c4a75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a0b8e6ba32a4c7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nikos Technologie Favoriten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UR00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,662</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,092</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>