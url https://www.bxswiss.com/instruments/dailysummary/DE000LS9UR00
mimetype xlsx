--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ea1a879031e4fe9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R989db26ca9274b13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a0b8e6ba32a4c7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73c7da557ecd4886"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f3bc0a51d6c4a75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a0b8e6ba32a4c7a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c966cfa8ef34441" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73c7da557ecd4886" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nikos Technologie Favoriten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UR00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,982</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>