--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R989db26ca9274b13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dd9cabe32db4681" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73c7da557ecd4886"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racaf4dae10f6485f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c966cfa8ef34441" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73c7da557ecd4886" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0c92d01003d4bcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racaf4dae10f6485f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nikos Technologie Favoriten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UR00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,006</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,339</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>