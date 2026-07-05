--- v9 (2026-06-13)
+++ v10 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dd9cabe32db4681" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re24a379117bf41b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racaf4dae10f6485f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77d716f81dc148dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0c92d01003d4bcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racaf4dae10f6485f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc913711f2f164c1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77d716f81dc148dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nikos Technologie Favoriten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UR00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,632</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,748</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>