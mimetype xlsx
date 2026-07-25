--- v10 (2026-07-05)
+++ v11 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re24a379117bf41b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra74d058a022342fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77d716f81dc148dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R652993bacd424d5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc913711f2f164c1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77d716f81dc148dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R569ced4cea3f440e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R652993bacd424d5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nikos Technologie Favoriten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UR00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,565</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,209</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>