--- v11 (2026-07-25)
+++ v12 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra74d058a022342fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66c43fe8ab144e34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R652993bacd424d5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R258952f5e4d8450b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R569ced4cea3f440e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R652993bacd424d5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ef7a20f17b645c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R258952f5e4d8450b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nikos Technologie Favoriten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UR00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,219</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>