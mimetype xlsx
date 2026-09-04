--- v12 (2026-08-15)
+++ v13 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66c43fe8ab144e34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R158bed4df58b4831" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R258952f5e4d8450b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce33b58a0b1a479a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ef7a20f17b645c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R258952f5e4d8450b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raed5049e290143f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce33b58a0b1a479a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nikos Technologie Favoriten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UR00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,613 +149,95 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,030</x:t>
@@ -791,31 +273,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,474</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>