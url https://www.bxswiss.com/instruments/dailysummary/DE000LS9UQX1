--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccad8d1b9e034989" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R820502ceca0047d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cd3806f2ae74b3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec79d0ac0f984382"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe36ed46f75b4f14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cd3806f2ae74b3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65ebaabde1c04b70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec79d0ac0f984382" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tech-Growth-Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UQX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,803</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,188</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>