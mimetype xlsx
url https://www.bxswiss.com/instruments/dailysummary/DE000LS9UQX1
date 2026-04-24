--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R820502ceca0047d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6467030f5cb64ed3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec79d0ac0f984382"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53b6a57ff5a549d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65ebaabde1c04b70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec79d0ac0f984382" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cfdcadee7ca4335" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53b6a57ff5a549d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tech-Growth-Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UQX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,433</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,853</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>