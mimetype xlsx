--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6467030f5cb64ed3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a1039ac9f644015" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53b6a57ff5a549d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38e1ab4c490d4871"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cfdcadee7ca4335" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53b6a57ff5a549d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ec17466496945f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38e1ab4c490d4871" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tech-Growth-Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UQX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,940</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,583</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>