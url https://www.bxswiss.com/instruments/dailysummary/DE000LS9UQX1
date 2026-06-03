--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a1039ac9f644015" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R320c43b5b25d4151" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38e1ab4c490d4871"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8356f8be1d8f4f35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ec17466496945f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38e1ab4c490d4871" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R885c4949f39c4665" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8356f8be1d8f4f35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tech-Growth-Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UQX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,515</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,384</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>