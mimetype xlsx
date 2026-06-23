--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R320c43b5b25d4151" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0e10e8af97641ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8356f8be1d8f4f35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca62f4ab25784230"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R885c4949f39c4665" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8356f8be1d8f4f35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R947d5a814b884f41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca62f4ab25784230" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tech-Growth-Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UQX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,786</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,844</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>