--- v11 (2026-06-23)
+++ v12 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0e10e8af97641ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7741c7a273644de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca62f4ab25784230"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R706c43465ebf4233"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R947d5a814b884f41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca62f4ab25784230" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d8ac3e64eb64f6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R706c43465ebf4233" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tech-Growth-Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UQX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,318</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,621</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>