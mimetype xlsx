--- v12 (2026-07-14)
+++ v13 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7741c7a273644de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2435e45d6324523" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R706c43465ebf4233"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R854df1790ae649c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d8ac3e64eb64f6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R706c43465ebf4233" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d054b4125674272" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R854df1790ae649c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tech-Growth-Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UQX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>147,655</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,984</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...568 lines deleted...]
-          <x:t>151,621</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>