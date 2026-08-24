--- v13 (2026-08-03)
+++ v14 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2435e45d6324523" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R639d839670024a4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R854df1790ae649c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra547fcf8b1b34643"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d054b4125674272" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R854df1790ae649c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf224e548d4ca4c5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra547fcf8b1b34643" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tech-Growth-Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UQX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,551</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,896</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>