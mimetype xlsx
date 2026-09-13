--- v14 (2026-08-24)
+++ v15 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R639d839670024a4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb025fb5138e2493b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra547fcf8b1b34643"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98410817b98d4928"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf224e548d4ca4c5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra547fcf8b1b34643" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a816617b7b84656" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98410817b98d4928" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tech-Growth-Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UQX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,307</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,351</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>