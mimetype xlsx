--- v15 (2026-09-13)
+++ v16 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb025fb5138e2493b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe272e1714a94ede" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98410817b98d4928"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21cbb5ef63cd4deb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a816617b7b84656" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98410817b98d4928" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8617efe106a54fd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21cbb5ef63cd4deb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tech-Growth-Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UQX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,241</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,278</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>