--- v16 (2026-10-03)
+++ v17 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe272e1714a94ede" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5616b9a453347ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21cbb5ef63cd4deb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43395c42a3794aad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8617efe106a54fd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21cbb5ef63cd4deb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R548a9da126604fed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43395c42a3794aad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tech-Growth-Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UQX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...247 lines deleted...]
-          <x:t>166,078</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,678</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...384 lines deleted...]
-          <x:t>178,278</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,308</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>