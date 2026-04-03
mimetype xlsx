--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a28395b2cc84cf3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdebd7d8d4dc7451e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b6b6a44ddf44720"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R256a50383948416b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a04ba0628044a65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b6b6a44ddf44720" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9f4e8496f404c28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R256a50383948416b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Growth Stocks 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UQP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,395</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>