--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdebd7d8d4dc7451e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re49a0a1c7b6a40d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R256a50383948416b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25c4e7cf009f4ae2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9f4e8496f404c28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R256a50383948416b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b6f0dea6a344de5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25c4e7cf009f4ae2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Growth Stocks 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UQP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...333 lines deleted...]
-          <x:t>95,436</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,300</x:t>
-[...290 lines deleted...]
-        <x:is>
           <x:t>92,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>