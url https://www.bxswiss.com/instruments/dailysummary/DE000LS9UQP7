--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re49a0a1c7b6a40d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fc5e35f9e7d413f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25c4e7cf009f4ae2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca1f8d3b0df94b1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b6f0dea6a344de5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25c4e7cf009f4ae2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ed45c2f60954a6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca1f8d3b0df94b1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Growth Stocks 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UQP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,414 +149,63 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...311 lines deleted...]
-          <x:t>93,854</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,239</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...42 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,029</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,322</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,935</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>