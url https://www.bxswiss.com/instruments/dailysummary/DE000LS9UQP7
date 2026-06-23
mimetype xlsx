--- v8 (2026-05-14)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fc5e35f9e7d413f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R842e2f098a20448a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca1f8d3b0df94b1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb74c09523fa94aa6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ed45c2f60954a6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca1f8d3b0df94b1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10bb4b61e0a348df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb74c09523fa94aa6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Growth Stocks 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UQP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...188 lines deleted...]
-          <x:t>22.04.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,666</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...168 lines deleted...]
-          <x:t>95,167</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,537</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>95,935</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,412</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>