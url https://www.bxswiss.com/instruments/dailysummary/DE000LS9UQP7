--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R842e2f098a20448a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R230eb7e592e84b39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb74c09523fa94aa6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a56b1a762c742e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10bb4b61e0a348df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb74c09523fa94aa6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refc532c08e234471" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a56b1a762c742e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Growth Stocks 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UQP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>97,595</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,317</x:t>
-[...16 lines deleted...]
-          <x:t>97,280</x:t>
+          <x:t>97,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,964</x:t>
-[...458 lines deleted...]
-          <x:t>94,412</x:t>
+          <x:t>97,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,059</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>