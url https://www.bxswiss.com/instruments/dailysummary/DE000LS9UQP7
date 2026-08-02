--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R230eb7e592e84b39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87befc2bace54a69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a56b1a762c742e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf62c9118952740db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refc532c08e234471" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a56b1a762c742e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02833259ddf148cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf62c9118952740db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Growth Stocks 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UQP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...274 lines deleted...]
-          <x:t>95,188</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,957</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...266 lines deleted...]
-          <x:t>97,561</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,750</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>98,059</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,606</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>