--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87befc2bace54a69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0de6016d85f4268" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf62c9118952740db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R438e1321292e40a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02833259ddf148cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf62c9118952740db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R729a44d690de4c78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R438e1321292e40a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Growth Stocks 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UQP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,134 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...171 lines deleted...]
-          <x:t>97,561</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,750</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...300 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,269</x:t>
@@ -764,31 +366,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>