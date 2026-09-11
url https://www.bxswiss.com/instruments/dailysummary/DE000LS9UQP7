--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0de6016d85f4268" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06b3c9590d154428" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R438e1321292e40a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06cc113f03064cd4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R729a44d690de4c78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R438e1321292e40a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f4efb915cf04a61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06cc113f03064cd4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Growth Stocks 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UQP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,998</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -771,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,407</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>