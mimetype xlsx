--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06b3c9590d154428" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e1dcdfc6da04acf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06cc113f03064cd4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff626735252d4781"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f4efb915cf04a61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06cc113f03064cd4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8423201bc0d4cd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff626735252d4781" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Growth Stocks 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UQP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,288</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,441</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>