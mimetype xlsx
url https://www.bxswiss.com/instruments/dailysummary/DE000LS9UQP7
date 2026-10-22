--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e1dcdfc6da04acf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebce2f31c69a4b21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff626735252d4781"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf154e580b9a4ccf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8423201bc0d4cd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff626735252d4781" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffa8d17463834bdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf154e580b9a4ccf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Growth Stocks 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UQP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,632 +149,227 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...166 lines deleted...]
-          <x:t>100,388</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,360</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>99,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,956</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,864</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,769</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>