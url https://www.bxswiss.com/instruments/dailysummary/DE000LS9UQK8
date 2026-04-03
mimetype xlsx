--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90e624a05d0848b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36a1cf268838460f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46737e9c93e44d72"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R944a8c43d2c94b12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9ce99fecc344ea8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46737e9c93e44d72" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77f3f6473eb84e5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R944a8c43d2c94b12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Growth Global - QGG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UQK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,939</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,025</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>