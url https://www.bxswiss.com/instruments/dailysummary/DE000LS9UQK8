--- v2 (2026-04-03)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36a1cf268838460f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e15b3d401fe41ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R944a8c43d2c94b12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re42d95a2aa2a4e0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77f3f6473eb84e5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R944a8c43d2c94b12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R599b9289ba314e39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re42d95a2aa2a4e0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Growth Global - QGG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UQK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...188 lines deleted...]
-          <x:t>11.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,524</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>18.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,596</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...308 lines deleted...]
-          <x:t>126,025</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>