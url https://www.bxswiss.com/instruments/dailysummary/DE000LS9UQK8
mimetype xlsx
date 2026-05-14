--- v3 (2026-04-24)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e15b3d401fe41ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b84dfb26b284830" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re42d95a2aa2a4e0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f12d91f0165471e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R599b9289ba314e39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re42d95a2aa2a4e0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8981a018da34ee7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f12d91f0165471e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Growth Global - QGG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UQK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,299</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,262</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>