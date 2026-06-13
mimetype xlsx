--- v4 (2026-05-14)
+++ v5 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b84dfb26b284830" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red693e26dc0a402f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f12d91f0165471e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0e49a79bb8c43b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8981a018da34ee7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f12d91f0165471e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R993217830a684260" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0e49a79bb8c43b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Growth Global - QGG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UQK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...225 lines deleted...]
-          <x:t>129,125</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>127,790</x:t>
-[...264 lines deleted...]
-          <x:t>128,328</x:t>
+          <x:t>126,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,338</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>126,262</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>