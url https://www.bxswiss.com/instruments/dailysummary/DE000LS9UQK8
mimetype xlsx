--- v5 (2026-06-13)
+++ v6 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red693e26dc0a402f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae20ac5bdfd54eee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0e49a79bb8c43b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refc94b42c077451e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R993217830a684260" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0e49a79bb8c43b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73cb238beaba4f73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refc94b42c077451e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Growth Global - QGG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UQK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,989</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>