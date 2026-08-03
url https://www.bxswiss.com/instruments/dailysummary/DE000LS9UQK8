--- v6 (2026-07-14)
+++ v7 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae20ac5bdfd54eee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafc17319dafe4e9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refc94b42c077451e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3512234fc1c74fa6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73cb238beaba4f73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refc94b42c077451e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e3b6ce2cea34b02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3512234fc1c74fa6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Growth Global - QGG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UQK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,483</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,759</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>