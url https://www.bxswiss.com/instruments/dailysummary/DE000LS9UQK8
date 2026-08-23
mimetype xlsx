--- v7 (2026-08-03)
+++ v8 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafc17319dafe4e9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6a8962766224a7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3512234fc1c74fa6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb872f2ca7ac43a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e3b6ce2cea34b02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3512234fc1c74fa6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d0ebda89ff04e75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb872f2ca7ac43a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Growth Global - QGG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UQK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,635</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,994</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>