--- v8 (2026-08-23)
+++ v9 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6a8962766224a7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re68e61d1bb5348bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb872f2ca7ac43a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a81a27cc5eb4dbd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d0ebda89ff04e75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb872f2ca7ac43a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c0b73bd6f9c4950" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a81a27cc5eb4dbd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Growth Global - QGG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UQK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,370</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,004</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>