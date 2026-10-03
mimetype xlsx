--- v9 (2026-09-13)
+++ v10 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re68e61d1bb5348bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2ca56fa7a984746" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a81a27cc5eb4dbd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re64b2f46fa5143ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c0b73bd6f9c4950" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a81a27cc5eb4dbd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ff174c5b2b8466d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re64b2f46fa5143ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Growth Global - QGG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UQK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...220 lines deleted...]
-          <x:t>139,478</x:t>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>139,401</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>140,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,040</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,790</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,675</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>