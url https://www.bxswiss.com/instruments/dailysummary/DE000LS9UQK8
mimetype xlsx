--- v10 (2026-10-03)
+++ v11 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2ca56fa7a984746" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b55f27367844b01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re64b2f46fa5143ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e2dc859c68c4791"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ff174c5b2b8466d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re64b2f46fa5143ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bdfbdc67f834323" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e2dc859c68c4791" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Growth Global - QGG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UQK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,183</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,796</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>