--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R359708c199654d7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b7be5e9ffad4e3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda9952fc0d0342c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98783ef9b7cc4f2d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R134b211540684508" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda9952fc0d0342c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6ab423b524a4c5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98783ef9b7cc4f2d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Galah Invest - Price and Volumen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UQD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>94,118</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,963</x:t>
-[...620 lines deleted...]
-          <x:t>93,009</x:t>
+          <x:t>93,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,862</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>