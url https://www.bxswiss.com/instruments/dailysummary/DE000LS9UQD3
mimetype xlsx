--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b7be5e9ffad4e3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R156a4b63bbff4bb0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98783ef9b7cc4f2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re07590cf29904822"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6ab423b524a4c5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98783ef9b7cc4f2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e7ac2347d8440df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re07590cf29904822" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Galah Invest - Price and Volumen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UQD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,903</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>