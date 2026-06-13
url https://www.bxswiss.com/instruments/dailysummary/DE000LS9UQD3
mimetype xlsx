--- v6 (2026-04-24)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R156a4b63bbff4bb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb31b3eefd79c44d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re07590cf29904822"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a75167f7a534175"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e7ac2347d8440df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re07590cf29904822" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf32e083475e74668" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a75167f7a534175" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Galah Invest - Price and Volumen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UQD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,151</x:t>
-[...102 lines deleted...]
-          <x:t>94,460</x:t>
+          <x:t>93,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,668</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...465 lines deleted...]
-          <x:t>94,375</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>