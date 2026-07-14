--- v7 (2026-06-13)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb31b3eefd79c44d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d28d607e8c04f17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a75167f7a534175"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R159ca64aa5a14f9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf32e083475e74668" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a75167f7a534175" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R540c29cb6e6c4b7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R159ca64aa5a14f9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Galah Invest - Price and Volumen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UQD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...490 lines deleted...]
-          <x:t>94,345</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,305</x:t>
-[...112 lines deleted...]
-          <x:t>94,680</x:t>
+          <x:t>94,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,036</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>