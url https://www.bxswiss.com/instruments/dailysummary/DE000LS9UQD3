--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d28d607e8c04f17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R319d37cdbee94f3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R159ca64aa5a14f9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3211a69bc4dc457c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R540c29cb6e6c4b7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R159ca64aa5a14f9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8982b5d32994c3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3211a69bc4dc457c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Galah Invest - Price and Volumen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UQD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,759</x:t>
-[...58 lines deleted...]
-          <x:t>94,449</x:t>
+          <x:t>94,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,669</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>23.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,846</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...389 lines deleted...]
-          <x:t>95,036</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,481</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>