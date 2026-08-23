--- v9 (2026-08-03)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R319d37cdbee94f3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ef674952a8a4b68" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3211a69bc4dc457c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba089aa4b2624a99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8982b5d32994c3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3211a69bc4dc457c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R690bdaecb4d247a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba089aa4b2624a99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Galah Invest - Price and Volumen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UQD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,949</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>