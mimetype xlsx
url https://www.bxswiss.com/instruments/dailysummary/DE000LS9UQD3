--- v10 (2026-08-23)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ef674952a8a4b68" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3039331e1e34241" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba089aa4b2624a99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5eea3a8cd6c444a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R690bdaecb4d247a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba089aa4b2624a99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ef35fe11d784f5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5eea3a8cd6c444a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Galah Invest - Price and Volumen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UQD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...323 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,944</x:t>
-[...48 lines deleted...]
-          <x:t>95,932</x:t>
+          <x:t>95,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,880</x:t>
-[...220 lines deleted...]
-          <x:t>95,949</x:t>
+          <x:t>96,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,009</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>