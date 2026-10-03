--- v11 (2026-09-13)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3039331e1e34241" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf03f8c3bc5b4338" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5eea3a8cd6c444a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re43d69755ea54fc9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ef35fe11d784f5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5eea3a8cd6c444a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R331a2bd4b5d5467f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re43d69755ea54fc9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Galah Invest - Price and Volumen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UQD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,412</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>