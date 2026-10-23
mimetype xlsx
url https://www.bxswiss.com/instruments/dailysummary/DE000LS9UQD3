--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf03f8c3bc5b4338" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a95b26f41d14a74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re43d69755ea54fc9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recdbe58616e64bba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R331a2bd4b5d5467f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re43d69755ea54fc9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdee632591de446a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recdbe58616e64bba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Galah Invest - Price and Volumen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UQD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,487</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>