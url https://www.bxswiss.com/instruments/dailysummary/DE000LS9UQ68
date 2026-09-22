--- v14 (2026-09-02)
+++ v15 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R880eace3ca164a44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcfe6a2d8d1c4e63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c651f06038f406e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a442845a4614831"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7743ca1d20ea4db5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c651f06038f406e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd83ad6ae6484bf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a442845a4614831" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Selected Ideas Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UQ68</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,985</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,234</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>