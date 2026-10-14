--- v15 (2026-09-22)
+++ v16 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcfe6a2d8d1c4e63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R181e9bb64cf5448b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a442845a4614831"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R766b16f256094acb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd83ad6ae6484bf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a442845a4614831" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8805d78b7174de8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R766b16f256094acb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Selected Ideas Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UQ68</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>204,835</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,468</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...445 lines deleted...]
-          <x:t>15.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,275</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...119 lines deleted...]
-          <x:t>205,234</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,568</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>