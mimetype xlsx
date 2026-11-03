--- v16 (2026-10-14)
+++ v17 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R181e9bb64cf5448b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2775d36069574e1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R766b16f256094acb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57df9d4fc5cd480a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8805d78b7174de8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R766b16f256094acb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce67172eef83488e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57df9d4fc5cd480a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Selected Ideas Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UQ68</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,683</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,709</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>