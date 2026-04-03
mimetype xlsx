--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bfa84bcf80f468c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81cbf02eb36640ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb390f164f8bd4498"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6853bedc45b74960"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0cb768dd61a4bd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb390f164f8bd4498" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ae5a095d47a4d3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6853bedc45b74960" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Selected Ideas Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UQ68</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,647</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>