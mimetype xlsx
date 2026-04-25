--- v7 (2026-04-03)
+++ v8 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81cbf02eb36640ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbfb99395f0c4564" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6853bedc45b74960"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfac7b4ec135c4e34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ae5a095d47a4d3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6853bedc45b74960" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7538f75eba14c4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfac7b4ec135c4e34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Selected Ideas Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UQ68</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,337</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,381</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>