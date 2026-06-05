--- v8 (2026-04-25)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbfb99395f0c4564" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf265f9756e3a4460" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfac7b4ec135c4e34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90fb4dbb3ef24680"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7538f75eba14c4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfac7b4ec135c4e34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R730ff43bd4fa44a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90fb4dbb3ef24680" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Selected Ideas Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UQ68</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>184,381</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,832</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>