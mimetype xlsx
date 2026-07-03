--- v9 (2026-06-05)
+++ v10 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf265f9756e3a4460" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc135749b89b4302" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90fb4dbb3ef24680"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29b469b5c53449e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R730ff43bd4fa44a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90fb4dbb3ef24680" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba2d1fdc1ec4439f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29b469b5c53449e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Selected Ideas Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UQ68</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,907</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +251,571 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,764</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>