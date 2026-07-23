--- v10 (2026-07-03)
+++ v11 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc135749b89b4302" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R056c0d912c04452a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29b469b5c53449e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d12be38952f4c6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba2d1fdc1ec4439f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29b469b5c53449e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8168d575f7fe48cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d12be38952f4c6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Selected Ideas Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UQ68</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,766</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>