--- v11 (2026-07-23)
+++ v12 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R056c0d912c04452a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78d96e1ec7f94a40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d12be38952f4c6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7807bba9ecd47aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8168d575f7fe48cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d12be38952f4c6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3827eaec7b3c4e37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7807bba9ecd47aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Selected Ideas Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UQ68</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -767,28 +767,55 @@
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,525</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>