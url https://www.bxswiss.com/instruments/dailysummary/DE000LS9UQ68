--- v12 (2026-07-23)
+++ v13 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78d96e1ec7f94a40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb60d0afadb64159" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7807bba9ecd47aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43be5a122b2c4e39"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3827eaec7b3c4e37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7807bba9ecd47aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcec03078af3f4639" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43be5a122b2c4e39" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Selected Ideas Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UQ68</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,918</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,013</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>