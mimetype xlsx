--- v13 (2026-08-12)
+++ v14 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb60d0afadb64159" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R880eace3ca164a44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43be5a122b2c4e39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c651f06038f406e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcec03078af3f4639" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43be5a122b2c4e39" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7743ca1d20ea4db5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c651f06038f406e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Selected Ideas Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UQ68</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,773</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,124</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>