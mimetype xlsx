--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4da5913eeff044f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc65b9b61890b49e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cf40bdf2ed244e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fe523cea9d44977"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70af8c8af8ad4b87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cf40bdf2ed244e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63fb341d146e4a6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fe523cea9d44977" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Topscorer nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UPY1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>121,513</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>121,313</x:t>
-[...227 lines deleted...]
-          <x:t>121,480</x:t>
+          <x:t>121,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,672</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...384 lines deleted...]
-          <x:t>120,080</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,473</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>