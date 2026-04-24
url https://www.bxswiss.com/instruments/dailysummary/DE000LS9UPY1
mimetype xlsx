--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc65b9b61890b49e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56b6cebdc2a747d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fe523cea9d44977"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R396c8450ce4249bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63fb341d146e4a6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fe523cea9d44977" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2de0c0c8c104375" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R396c8450ce4249bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Topscorer nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UPY1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,235</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,844</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>