--- v7 (2026-04-24)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56b6cebdc2a747d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R254d21527a3c4b18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R396c8450ce4249bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R818ccc6742a34811"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2de0c0c8c104375" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R396c8450ce4249bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf54df3af11c845e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R818ccc6742a34811" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Topscorer nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UPY1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>121,589</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,672</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>121,844</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>