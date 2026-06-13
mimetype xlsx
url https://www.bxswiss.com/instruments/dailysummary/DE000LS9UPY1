--- v8 (2026-05-16)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R254d21527a3c4b18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29d408ee628d480c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R818ccc6742a34811"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc0bb48656f541d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf54df3af11c845e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R818ccc6742a34811" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ee84a9625774ac7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc0bb48656f541d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Topscorer nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UPY1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,261</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...180 lines deleted...]
-          <x:t>24.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>122,352</x:t>
-[...387 lines deleted...]
-          <x:t>121,350</x:t>
+          <x:t>122,238</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>