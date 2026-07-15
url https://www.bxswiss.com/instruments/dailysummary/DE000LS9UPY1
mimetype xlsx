--- v9 (2026-06-13)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29d408ee628d480c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b440fb0e6474ee4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc0bb48656f541d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R174fab23f45c49d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ee84a9625774ac7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc0bb48656f541d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66020d5f1c4b4c48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R174fab23f45c49d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Topscorer nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UPY1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...419 lines deleted...]
-          <x:t>121,513</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,692</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>122,238</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>