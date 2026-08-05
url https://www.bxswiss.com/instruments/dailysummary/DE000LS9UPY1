--- v10 (2026-07-15)
+++ v11 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b440fb0e6474ee4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0abe28c920024266" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R174fab23f45c49d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfad3465cfc8a473b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66020d5f1c4b4c48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R174fab23f45c49d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda5a4a00f3474afb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfad3465cfc8a473b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Topscorer nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UPY1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...176 lines deleted...]
-          <x:t>122,026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,130</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>122,082</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,236</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>122,240</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,473</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>