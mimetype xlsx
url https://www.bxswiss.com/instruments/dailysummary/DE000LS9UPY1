--- v11 (2026-08-05)
+++ v12 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0abe28c920024266" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7faa3425c1947c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfad3465cfc8a473b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4c6ee9f04e943dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda5a4a00f3474afb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfad3465cfc8a473b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bddd8494cce4927" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4c6ee9f04e943dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Topscorer nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UPY1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,173</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,849</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>