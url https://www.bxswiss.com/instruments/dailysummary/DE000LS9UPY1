--- v12 (2026-08-25)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7faa3425c1947c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf18c94da330e4a79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4c6ee9f04e943dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb850e6c86df04e75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bddd8494cce4927" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4c6ee9f04e943dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50cf08377df84592" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb850e6c86df04e75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Topscorer nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UPY1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...301 lines deleted...]
-          <x:t>123,670</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,849</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>123,788</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,955</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>123,849</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,244</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>