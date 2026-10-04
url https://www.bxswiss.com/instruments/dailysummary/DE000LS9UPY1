--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf18c94da330e4a79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06938f4823e5425d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb850e6c86df04e75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56fc848260344615"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50cf08377df84592" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb850e6c86df04e75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc68b5dfcfd384bfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56fc848260344615" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Topscorer nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UPY1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,691</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,459</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>