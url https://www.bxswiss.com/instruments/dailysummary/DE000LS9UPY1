--- v14 (2026-10-04)
+++ v15 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06938f4823e5425d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a4d27b608f64814" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56fc848260344615"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d38db64bd014e71"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc68b5dfcfd384bfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56fc848260344615" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8496580c7e54745" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d38db64bd014e71" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Topscorer nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UPY1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,292</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,065</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>