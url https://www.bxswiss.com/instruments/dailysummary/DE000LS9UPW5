--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3c9185674a74f3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c2d5e503fee4c32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4ffab0808ed42a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bf2f092ab364b54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra09c53fc10bd4502" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4ffab0808ed42a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cd9afe6fd9148d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bf2f092ab364b54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stable-Basics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UPW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,768</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,409</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>