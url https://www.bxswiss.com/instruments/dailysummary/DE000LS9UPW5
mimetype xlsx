--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c2d5e503fee4c32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60e745f301e743f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bf2f092ab364b54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R853d10b4888d41f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cd9afe6fd9148d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bf2f092ab364b54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99ccb29f95654596" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R853d10b4888d41f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stable-Basics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UPW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,074</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,438</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>