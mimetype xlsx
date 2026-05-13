--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60e745f301e743f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66f6004badbf410f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R853d10b4888d41f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd4da8a0a4cd4945"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99ccb29f95654596" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R853d10b4888d41f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R999f2c3f874948ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd4da8a0a4cd4945" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stable-Basics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UPW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,913</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,762</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>