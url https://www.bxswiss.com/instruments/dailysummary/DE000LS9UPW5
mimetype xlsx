--- v8 (2026-05-13)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66f6004badbf410f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5351e04281684352" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd4da8a0a4cd4945"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cebc45213894eb0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R999f2c3f874948ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd4da8a0a4cd4945" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R743600dc2c3444c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cebc45213894eb0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stable-Basics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UPW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,931</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,078</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>