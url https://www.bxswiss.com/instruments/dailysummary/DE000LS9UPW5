--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5351e04281684352" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0babe029b0aa4d64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cebc45213894eb0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae0e11ef6767487d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R743600dc2c3444c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cebc45213894eb0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56a7836a3e374ee2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae0e11ef6767487d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stable-Basics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UPW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,474</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,482</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>