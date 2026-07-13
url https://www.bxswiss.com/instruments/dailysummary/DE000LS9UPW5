--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0babe029b0aa4d64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34ed6e151c184d1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae0e11ef6767487d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68c651926671423a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56a7836a3e374ee2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae0e11ef6767487d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54173223a2424a88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68c651926671423a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stable-Basics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UPW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,131</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,961</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>