--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34ed6e151c184d1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree9333d2543d4818" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68c651926671423a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41ad8d9efa2c4a97"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54173223a2424a88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68c651926671423a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0dfd0abb987c4717" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41ad8d9efa2c4a97" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stable-Basics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UPW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,644</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>