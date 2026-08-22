--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree9333d2543d4818" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50c9fcbb1b80471d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41ad8d9efa2c4a97"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2ef91505aa5484b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0dfd0abb987c4717" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41ad8d9efa2c4a97" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd52e2e2649944724" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2ef91505aa5484b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stable-Basics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UPW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,644</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,847</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>