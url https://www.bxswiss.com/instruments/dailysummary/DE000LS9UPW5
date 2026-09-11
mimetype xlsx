--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50c9fcbb1b80471d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b518020c4154017" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2ef91505aa5484b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f2f091b67fe426c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd52e2e2649944724" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2ef91505aa5484b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c64a577243c4303" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f2f091b67fe426c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stable-Basics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UPW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,600 +149,222 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...269 lines deleted...]
-          <x:t>04.08.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>168,579</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>168,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,546</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,729</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,228</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>