--- v14 (2026-09-11)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b518020c4154017" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c01063b38444349" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f2f091b67fe426c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21bedfb6e7d94ae4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c64a577243c4303" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f2f091b67fe426c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10b1e409778f47da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21bedfb6e7d94ae4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stable-Basics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UPW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,761</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,438</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>