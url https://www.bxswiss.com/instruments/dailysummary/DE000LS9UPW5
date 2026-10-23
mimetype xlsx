--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c01063b38444349" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R516bb29d34564881" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21bedfb6e7d94ae4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d6c731f80d340ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10b1e409778f47da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21bedfb6e7d94ae4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc33bd4d1bbb34e62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d6c731f80d340ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stable-Basics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UPW5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...26 lines deleted...]
-          <x:t>02.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>164,311</x:t>
-[...603 lines deleted...]
-          <x:t>159,438</x:t>
+          <x:t>163,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>