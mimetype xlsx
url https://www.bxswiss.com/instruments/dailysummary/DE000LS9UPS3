--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e046fa9b57d44c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b1c3ddeaf224559" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf744d50609d84794"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6304629c45544c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re88b6166f9694140" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf744d50609d84794" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21af13a6b9ef4f69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6304629c45544c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AI Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UPS3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,713</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,824</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>