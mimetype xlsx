--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b1c3ddeaf224559" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R334f98de72df4412" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6304629c45544c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90d91f6a27a04db9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21af13a6b9ef4f69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6304629c45544c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc71477a90aab4609" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90d91f6a27a04db9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AI Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UPS3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,707</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,791</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>