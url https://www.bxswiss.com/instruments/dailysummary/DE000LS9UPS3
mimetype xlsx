--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R334f98de72df4412" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6ed95e9c39d49a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90d91f6a27a04db9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f22ee4f66624986"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc71477a90aab4609" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90d91f6a27a04db9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd91f1686d514a87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f22ee4f66624986" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AI Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UPS3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,109</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,672</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>