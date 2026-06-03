--- v8 (2026-05-13)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6ed95e9c39d49a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8eaa0285c84442f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f22ee4f66624986"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ff5058ba6524721"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd91f1686d514a87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f22ee4f66624986" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7ff2b7adf124d39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ff5058ba6524721" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AI Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UPS3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,948</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,115</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>