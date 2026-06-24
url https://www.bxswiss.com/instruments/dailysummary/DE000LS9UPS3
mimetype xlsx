--- v9 (2026-06-03)
+++ v10 (2026-06-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8eaa0285c84442f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra637ae2e2b464060" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ff5058ba6524721"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1f0b19f79a24d82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7ff2b7adf124d39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ff5058ba6524721" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R086491a007704cb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1f0b19f79a24d82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AI Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UPS3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,384</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,974</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>