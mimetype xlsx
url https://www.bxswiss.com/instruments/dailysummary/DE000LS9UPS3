--- v10 (2026-06-24)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra637ae2e2b464060" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0648ddff84b4e58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1f0b19f79a24d82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfeae09c855f47b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R086491a007704cb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1f0b19f79a24d82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra06b3305aab04a24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfeae09c855f47b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AI Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UPS3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...559 lines deleted...]
-          <x:t>241,974</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,972</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>