--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0648ddff84b4e58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dd598de7f07418d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfeae09c855f47b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcd5afcc23a64980"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra06b3305aab04a24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfeae09c855f47b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfda898d15d524b0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcd5afcc23a64980" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AI Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UPS3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,692</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,788</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>