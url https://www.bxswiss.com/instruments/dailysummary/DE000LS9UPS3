--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dd598de7f07418d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R175e6350a0c74649" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcd5afcc23a64980"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd177eb841d54ba7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfda898d15d524b0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcd5afcc23a64980" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf414097130304230" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd177eb841d54ba7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AI Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UPS3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,891</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,693</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>