--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R175e6350a0c74649" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17c23fc3470747a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd177eb841d54ba7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d6520edc97a4fa4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf414097130304230" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd177eb841d54ba7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd589fe99c014234" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d6520edc97a4fa4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AI Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UPS3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,922</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,831</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>