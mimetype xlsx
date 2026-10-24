--- v14 (2026-10-02)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17c23fc3470747a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd896e789ee3748c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d6520edc97a4fa4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e8c5ff1c9594b4b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd589fe99c014234" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d6520edc97a4fa4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9731aebbfdb4e92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e8c5ff1c9594b4b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AI Future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UPS3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...171 lines deleted...]
-          <x:t>261,239</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>258,194</x:t>
-[...458 lines deleted...]
-          <x:t>280,831</x:t>
+          <x:t>249,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>