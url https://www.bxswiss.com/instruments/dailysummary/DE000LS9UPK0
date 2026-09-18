--- v11 (2026-08-29)
+++ v12 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdd66b04fd434108" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1b47e0ab9be401f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b1547b833914085"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27051baa320548aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4735e401676648e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b1547b833914085" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R892110c2128a4bfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27051baa320548aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Whale Wisdom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UPK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>167,788</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>166,482</x:t>
-[...327 lines deleted...]
-        <x:is>
           <x:t>172,568</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,584</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,774</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>