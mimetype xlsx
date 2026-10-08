--- v12 (2026-09-18)
+++ v13 (2026-10-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1b47e0ab9be401f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93bc8efe69be4902" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27051baa320548aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16ec935c13634ed2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R892110c2128a4bfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27051baa320548aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd99d5b6cb67d429c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16ec935c13634ed2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Whale Wisdom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UPK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,314</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,582</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>