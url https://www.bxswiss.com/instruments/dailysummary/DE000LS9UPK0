--- v13 (2026-10-08)
+++ v14 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93bc8efe69be4902" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec434ccfb5044ac2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16ec935c13634ed2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8068b27d834f464c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd99d5b6cb67d429c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16ec935c13634ed2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36760ad9aade4779" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8068b27d834f464c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Whale Wisdom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UPK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,330</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,492</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>