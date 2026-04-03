--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22fea36308a5432c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22cb89410863444a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb870f4395c2842e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf1a45c8fbba4192"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64a3890c6d1d4a83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb870f4395c2842e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R983bf0d0044c4813" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf1a45c8fbba4192" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Whale Wisdom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UPK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...107 lines deleted...]
-          <x:t>16.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>149,505</x:t>
-[...522 lines deleted...]
-          <x:t>147,042</x:t>
+          <x:t>150,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,473</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>