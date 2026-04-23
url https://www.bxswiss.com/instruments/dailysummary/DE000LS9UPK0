--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22cb89410863444a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90f1557234b9440e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf1a45c8fbba4192"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R381cdffd6ac24aeb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R983bf0d0044c4813" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf1a45c8fbba4192" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R352e9ae3654443e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R381cdffd6ac24aeb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Whale Wisdom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UPK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,128</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>