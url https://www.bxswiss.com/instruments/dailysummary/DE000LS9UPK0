--- v7 (2026-04-23)
+++ v8 (2026-05-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90f1557234b9440e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf803bf69cb774696" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R381cdffd6ac24aeb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a0f93db209f4632"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R352e9ae3654443e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R381cdffd6ac24aeb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1146e84f17744bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a0f93db209f4632" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Whale Wisdom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UPK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>164,805</x:t>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,842</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>