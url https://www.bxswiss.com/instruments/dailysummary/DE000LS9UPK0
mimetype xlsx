--- v8 (2026-05-25)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf803bf69cb774696" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0d4aada77ea4288" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a0f93db209f4632"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61be5feb79934ea8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1146e84f17744bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a0f93db209f4632" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab422e44d9dd4d74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61be5feb79934ea8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Whale Wisdom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UPK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.04.2026</x:t>
-[...559 lines deleted...]
-          <x:t>166,842</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,493</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>