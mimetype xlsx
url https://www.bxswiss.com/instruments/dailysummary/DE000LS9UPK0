--- v9 (2026-06-30)
+++ v10 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0d4aada77ea4288" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0083c73c3cae4679" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61be5feb79934ea8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4648cf2235e94220"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab422e44d9dd4d74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61be5feb79934ea8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb4193e165284072" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4648cf2235e94220" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Whale Wisdom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UPK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,584</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>