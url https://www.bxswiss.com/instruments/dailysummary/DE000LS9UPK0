--- v10 (2026-07-20)
+++ v11 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0083c73c3cae4679" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdd66b04fd434108" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4648cf2235e94220"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b1547b833914085"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb4193e165284072" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4648cf2235e94220" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4735e401676648e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b1547b833914085" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Whale Wisdom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UPK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...188 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>174,796</x:t>
-[...387 lines deleted...]
-          <x:t>168,925</x:t>
+          <x:t>172,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,651</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>