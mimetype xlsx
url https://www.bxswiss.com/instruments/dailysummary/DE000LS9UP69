--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3247d474639243d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb9f285630104910" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54d6743a5dab4c8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R593695ae17664c35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc4bbea334074668" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54d6743a5dab4c8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae9dab6bd0704857" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R593695ae17664c35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment Masters Unleashed</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UP69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>131,713</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>