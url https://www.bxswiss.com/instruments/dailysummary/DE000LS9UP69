--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb9f285630104910" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca7b85233fd64bb4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R593695ae17664c35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f5dc898a4d44668"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae9dab6bd0704857" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R593695ae17664c35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76b9baaab8cd49d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f5dc898a4d44668" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment Masters Unleashed</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UP69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...284 lines deleted...]
-          <x:t>120,925</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,787</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>121,705</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,546</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>