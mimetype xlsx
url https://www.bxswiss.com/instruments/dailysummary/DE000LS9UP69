--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca7b85233fd64bb4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bf848b8b44e42b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f5dc898a4d44668"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb608ecaa23743d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76b9baaab8cd49d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f5dc898a4d44668" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd85936207bce431c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb608ecaa23743d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment Masters Unleashed</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UP69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,819</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,971</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>