--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bf848b8b44e42b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c053682607d42fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb608ecaa23743d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0df57e7b842c4790"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd85936207bce431c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb608ecaa23743d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf4a9950796a49f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0df57e7b842c4790" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment Masters Unleashed</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UP69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,679</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,611</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>