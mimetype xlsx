--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c053682607d42fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re57cbcf9beb74e64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0df57e7b842c4790"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61fdb7a8874e4ae9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf4a9950796a49f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0df57e7b842c4790" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7a548ee65c14435" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61fdb7a8874e4ae9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment Masters Unleashed</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UP69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,004</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,594</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>