--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re57cbcf9beb74e64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63b7476963144088" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61fdb7a8874e4ae9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87beb2de81fc473c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7a548ee65c14435" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61fdb7a8874e4ae9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a19fe3fc37941f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87beb2de81fc473c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment Masters Unleashed</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UP69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,527 +149,176 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>122,813</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,951</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...425 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,677</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,300</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,253</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>