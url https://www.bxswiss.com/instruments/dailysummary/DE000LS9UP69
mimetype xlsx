--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63b7476963144088" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41f8cc493b1e4218" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87beb2de81fc473c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebb3c44b54564ce8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a19fe3fc37941f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87beb2de81fc473c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2c5940f77904852" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebb3c44b54564ce8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment Masters Unleashed</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UP69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...193 lines deleted...]
-          <x:t>121,989</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>121,393</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>121,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,892</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,544</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,393</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>