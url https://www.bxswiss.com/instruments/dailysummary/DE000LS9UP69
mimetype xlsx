--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41f8cc493b1e4218" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ee7763fa9ea4dd8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebb3c44b54564ce8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re53e77f9904f437e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2c5940f77904852" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebb3c44b54564ce8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raddca8170385471f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re53e77f9904f437e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment Masters Unleashed</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UP69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,864</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,952</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>