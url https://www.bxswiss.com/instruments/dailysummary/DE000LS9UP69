--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ee7763fa9ea4dd8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3109a969abf84601" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re53e77f9904f437e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6c1e4e16e844dc6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raddca8170385471f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re53e77f9904f437e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R696aacf19e604e85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6c1e4e16e844dc6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment Masters Unleashed</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UP69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,806</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,681</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>