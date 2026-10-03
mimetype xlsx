--- v12 (2026-09-11)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3109a969abf84601" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R668355044cb34ae3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6c1e4e16e844dc6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4babdd3a81ce43de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R696aacf19e604e85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6c1e4e16e844dc6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8989e8f90d54ff4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4babdd3a81ce43de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment Masters Unleashed</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UP69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>