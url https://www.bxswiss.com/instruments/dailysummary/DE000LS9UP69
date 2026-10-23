--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R668355044cb34ae3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5964cf785cb14a58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4babdd3a81ce43de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa75f13f72d34c6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8989e8f90d54ff4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4babdd3a81ce43de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0db955421214035" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa75f13f72d34c6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment Masters Unleashed</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UP69</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,706</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,405</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>