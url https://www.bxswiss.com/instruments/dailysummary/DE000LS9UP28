--- v10 (2026-08-29)
+++ v11 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R303c18453ffc4505" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7649dbacb67d4b23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91d4161b82654994"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R248c7c47cbf840d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re198fde70e004b83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91d4161b82654994" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14eb906a472d4498" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R248c7c47cbf840d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>USA Seasonality</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UP28</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,989</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,426</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>