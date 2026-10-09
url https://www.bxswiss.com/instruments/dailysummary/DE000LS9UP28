--- v11 (2026-09-18)
+++ v12 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7649dbacb67d4b23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd5b9f35d0eb4530" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R248c7c47cbf840d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc298b3b7f8d420f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14eb906a472d4498" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R248c7c47cbf840d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R591c609908394e48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc298b3b7f8d420f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>USA Seasonality</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UP28</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...117 lines deleted...]
-          <x:t>110,642</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,558</x:t>
-[...87 lines deleted...]
-          <x:t>27.08.2026</x:t>
+          <x:t>109,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,897</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>110,634</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,526</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>108,426</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,523</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>