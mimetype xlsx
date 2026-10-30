--- v12 (2026-10-09)
+++ v13 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd5b9f35d0eb4530" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdfdad6cf65e459e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc298b3b7f8d420f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfc46d6b5bd54f9b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R591c609908394e48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc298b3b7f8d420f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf268fab16dc46bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfc46d6b5bd54f9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>USA Seasonality</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UP28</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...284 lines deleted...]
-          <x:t>108,880</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,320</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>111,523</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,266</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>