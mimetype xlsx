--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7aae7d1503654aab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra15f51ad94ef47ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a972d55a86c429a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R407cffa533e3407d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d90027192924253" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a972d55a86c429a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd897e9129a442af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R407cffa533e3407d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>USA Seasonality</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UP28</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...323 lines deleted...]
-          <x:t>05.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,498</x:t>
-[...116 lines deleted...]
-        <x:is>
           <x:t>101,452</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>102,644</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,111</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>