--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra15f51ad94ef47ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7b6242fbf1d496e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R407cffa533e3407d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ba0188bd2134893"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd897e9129a442af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R407cffa533e3407d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b659529be194c5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ba0188bd2134893" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>USA Seasonality</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UP28</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,050</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,936</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>