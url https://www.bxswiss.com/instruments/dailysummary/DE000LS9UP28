--- v6 (2026-04-24)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7b6242fbf1d496e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R970a7cf34ca3460c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ba0188bd2134893"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c2d7ed58dc34a38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b659529be194c5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ba0188bd2134893" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34153c5e0fec41ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c2d7ed58dc34a38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>USA Seasonality</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UP28</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>104,936</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,173</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>