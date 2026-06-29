--- v7 (2026-06-03)
+++ v8 (2026-06-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R970a7cf34ca3460c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cb1e46ccc094e0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c2d7ed58dc34a38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R101225fe2dbb4259"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34153c5e0fec41ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c2d7ed58dc34a38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra32fb20cba4d48fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R101225fe2dbb4259" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>USA Seasonality</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UP28</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,910</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +224,544 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,432</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>