--- v8 (2026-06-29)
+++ v9 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cb1e46ccc094e0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74da8fda6b804303" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R101225fe2dbb4259"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd69183d7fbe04e09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra32fb20cba4d48fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R101225fe2dbb4259" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58e15d08a6794299" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd69183d7fbe04e09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>USA Seasonality</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UP28</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,503</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,397</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>