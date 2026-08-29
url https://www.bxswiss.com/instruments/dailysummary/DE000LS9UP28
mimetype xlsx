--- v9 (2026-07-20)
+++ v10 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74da8fda6b804303" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R303c18453ffc4505" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd69183d7fbe04e09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91d4161b82654994"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58e15d08a6794299" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd69183d7fbe04e09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re198fde70e004b83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91d4161b82654994" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>USA Seasonality</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UP28</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>109,846</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>109,575</x:t>
-[...544 lines deleted...]
-          <x:t>108,397</x:t>
+          <x:t>110,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,526</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>