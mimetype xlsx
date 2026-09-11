--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71dbc68d91b84e5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R785853e7bd1b4e5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdab89e600f5640ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f8ccf9a9c0143ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9c071173dc34978" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdab89e600f5640ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a4f5214d9d94c4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f8ccf9a9c0143ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftstrend- KI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UP10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,388</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>