--- v11 (2026-09-11)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R785853e7bd1b4e5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra401c50662594f78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f8ccf9a9c0143ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43d5d9d19500484c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a4f5214d9d94c4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f8ccf9a9c0143ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf54e5ed81c941b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43d5d9d19500484c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftstrend- KI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UP10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,610 +149,232 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...90 lines deleted...]
-          <x:t>334,614</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>332,165</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>331,704</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,743</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,644</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>