--- v12 (2026-10-02)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra401c50662594f78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23be402b59f84243" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43d5d9d19500484c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radb0bd9c318b491c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf54e5ed81c941b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43d5d9d19500484c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4958471e6f34a47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radb0bd9c318b491c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftstrend- KI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UP10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,311</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,528</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>