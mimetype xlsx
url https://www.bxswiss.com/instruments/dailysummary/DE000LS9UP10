--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b8c52f852894303" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd24799d198cf4cdb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56f504e7fac54bd6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37e31cc8e56a497e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84db3d0672bb48ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56f504e7fac54bd6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7f03eae91fb4aac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37e31cc8e56a497e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftstrend- KI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UP10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,249</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,401</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>