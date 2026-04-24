--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd24799d198cf4cdb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bd0d3883cd947a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37e31cc8e56a497e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41e7ac22ba414b66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7f03eae91fb4aac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37e31cc8e56a497e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64a5adba2f8b4d97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41e7ac22ba414b66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftstrend- KI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UP10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,754</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,911</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>