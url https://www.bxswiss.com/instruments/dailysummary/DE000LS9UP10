--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bd0d3883cd947a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2470e36f60264a1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41e7ac22ba414b66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98f68c3c80844ce4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64a5adba2f8b4d97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41e7ac22ba414b66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2f7d89c5bc646ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98f68c3c80844ce4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftstrend- KI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UP10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,018</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>