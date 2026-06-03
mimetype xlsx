--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2470e36f60264a1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5f35ef9bc24446e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98f68c3c80844ce4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6a0c94935d64b4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2f7d89c5bc646ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98f68c3c80844ce4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a184fa088984295" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6a0c94935d64b4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftstrend- KI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UP10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,360</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,103</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>