--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5f35ef9bc24446e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R531b15d6e2c44498" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6a0c94935d64b4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R011c507bc7204b66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a184fa088984295" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6a0c94935d64b4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccff7e214c6749c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R011c507bc7204b66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftstrend- KI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UP10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,861</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,912</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>