--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R531b15d6e2c44498" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8332a1c88ce944d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R011c507bc7204b66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reeaa7af25d22470b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccff7e214c6749c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R011c507bc7204b66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd363e209db7646dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reeaa7af25d22470b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftstrend- KI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UP10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,704</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,413</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>