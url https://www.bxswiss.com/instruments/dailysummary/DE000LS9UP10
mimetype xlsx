--- v9 (2026-07-13)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8332a1c88ce944d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71dbc68d91b84e5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reeaa7af25d22470b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdab89e600f5640ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd363e209db7646dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reeaa7af25d22470b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9c071173dc34978" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdab89e600f5640ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftstrend- KI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UP10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>309,413</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,783</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>