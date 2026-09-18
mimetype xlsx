--- v11 (2026-08-29)
+++ v12 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R637dc88d655f437c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R189b3dcf86034585" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1581069b20464075"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ed08c79a0c54c0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbdd1cd3a4b84269" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1581069b20464075" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcffba3a7e5814f93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ed08c79a0c54c0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lone Wolfs Dividendenwachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UP02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,966</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>