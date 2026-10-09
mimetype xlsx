--- v12 (2026-09-18)
+++ v13 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R189b3dcf86034585" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91ed6b5f83494ccd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ed08c79a0c54c0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4981fc14b25d4878"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcffba3a7e5814f93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ed08c79a0c54c0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7585eee3a5534505" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4981fc14b25d4878" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lone Wolfs Dividendenwachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UP02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...171 lines deleted...]
-          <x:t>127,498</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>126,923</x:t>
-[...458 lines deleted...]
-          <x:t>128,305</x:t>
+          <x:t>126,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,203</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>