--- v13 (2026-10-09)
+++ v14 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91ed6b5f83494ccd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e353688dd5c433c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4981fc14b25d4878"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc85837dcf0214aeb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7585eee3a5534505" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4981fc14b25d4878" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d3118950d014e63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc85837dcf0214aeb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lone Wolfs Dividendenwachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UP02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...122 lines deleted...]
-          <x:t>127,160</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,976</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>125,203</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,497</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>