--- v5 (2026-03-16)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0db844f4fce4485d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ae395dac0564d74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f94e176af134319"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2ccc47d131c4c3b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R539627932a0240c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f94e176af134319" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfc6cfc7e2ef45b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2ccc47d131c4c3b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lone Wolfs Dividendenwachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UP02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,418</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,584</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>