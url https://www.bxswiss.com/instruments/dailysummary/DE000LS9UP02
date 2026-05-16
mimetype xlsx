--- v6 (2026-04-05)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ae395dac0564d74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d269ceb15fd41af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2ccc47d131c4c3b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5e459f52ddf4ea3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfc6cfc7e2ef45b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2ccc47d131c4c3b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b302b1c8e424efe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5e459f52ddf4ea3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lone Wolfs Dividendenwachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UP02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>110,584</x:t>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,326</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>