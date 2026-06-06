--- v7 (2026-05-16)
+++ v8 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d269ceb15fd41af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reacd9a4e76ed4c22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5e459f52ddf4ea3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd917d1b72a464d06"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b302b1c8e424efe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5e459f52ddf4ea3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racb7169352be422d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd917d1b72a464d06" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lone Wolfs Dividendenwachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UP02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...284 lines deleted...]
-          <x:t>116,431</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,489</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>115,326</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,002</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>