--- v8 (2026-06-06)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reacd9a4e76ed4c22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf4039366e3e46e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd917d1b72a464d06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b3311e9e70f42de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racb7169352be422d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd917d1b72a464d06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ab7d8e269ba48c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b3311e9e70f42de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lone Wolfs Dividendenwachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UP02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,660</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,134</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>