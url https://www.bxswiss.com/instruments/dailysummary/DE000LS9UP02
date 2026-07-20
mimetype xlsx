--- v9 (2026-06-30)
+++ v10 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf4039366e3e46e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf31a3e51ec84ac6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b3311e9e70f42de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1342ba9c64704aac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ab7d8e269ba48c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b3311e9e70f42de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3231f49ec3cb435f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1342ba9c64704aac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lone Wolfs Dividendenwachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UP02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,330</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,326</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>