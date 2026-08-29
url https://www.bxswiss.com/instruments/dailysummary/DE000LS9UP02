--- v10 (2026-07-20)
+++ v11 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf31a3e51ec84ac6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R637dc88d655f437c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1342ba9c64704aac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1581069b20464075"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3231f49ec3cb435f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1342ba9c64704aac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbdd1cd3a4b84269" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1581069b20464075" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lone Wolfs Dividendenwachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UP02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>120,326</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,521</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>