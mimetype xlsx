--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b1b7a4ae0584e5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4b079941a8f4a01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d42abd08de04d32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8dd8358f2c040c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f1c92e29a994762" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d42abd08de04d32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R875effc738a240cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8dd8358f2c040c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Meine 5 Favoriten </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UNW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,468</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>