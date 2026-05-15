--- v5 (2026-04-05)
+++ v6 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4b079941a8f4a01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re042fc44778e41f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8dd8358f2c040c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcab19dfb96c4165"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R875effc738a240cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8dd8358f2c040c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9cc3e25186e427b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcab19dfb96c4165" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Meine 5 Favoriten </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UNW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>320,730</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,106</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>