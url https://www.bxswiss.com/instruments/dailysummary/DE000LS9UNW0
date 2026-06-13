--- v6 (2026-05-15)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re042fc44778e41f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7c8fda13e704f98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcab19dfb96c4165"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72d3884a95a74360"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9cc3e25186e427b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcab19dfb96c4165" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9477c850f3fc49c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72d3884a95a74360" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Meine 5 Favoriten </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UNW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,994</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,353</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>