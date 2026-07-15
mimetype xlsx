--- v7 (2026-06-13)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7c8fda13e704f98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5bbac3521094822" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72d3884a95a74360"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06f286ea52f0457c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9477c850f3fc49c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72d3884a95a74360" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra65a1367d2af4875" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06f286ea52f0457c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Meine 5 Favoriten </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UNW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>363,353</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,287</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>