--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5bbac3521094822" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27b4c203f7c747fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06f286ea52f0457c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb19f07cf6e8b4fef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra65a1367d2af4875" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06f286ea52f0457c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R885869939ab34128" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb19f07cf6e8b4fef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Meine 5 Favoriten </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UNW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,385</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,518</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>