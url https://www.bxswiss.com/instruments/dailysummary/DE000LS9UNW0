--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27b4c203f7c747fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rded72ad520374799" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb19f07cf6e8b4fef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd51e256d6a594c21"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R885869939ab34128" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb19f07cf6e8b4fef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30d5cbe144de411a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd51e256d6a594c21" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Meine 5 Favoriten </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UNW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...203 lines deleted...]
-          <x:t>373,270</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,287</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>382,518</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,393</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>