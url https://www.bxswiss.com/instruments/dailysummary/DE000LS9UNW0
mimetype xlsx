--- v10 (2026-08-24)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rded72ad520374799" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19f1e084dd7a46e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd51e256d6a594c21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd06622e433fe4990"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30d5cbe144de411a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd51e256d6a594c21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0786b2d0022b436a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd06622e433fe4990" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Meine 5 Favoriten </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UNW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,919</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,668</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>