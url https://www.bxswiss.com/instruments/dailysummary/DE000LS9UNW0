--- v11 (2026-09-13)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19f1e084dd7a46e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re03558ac58ea466f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd06622e433fe4990"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce68ac32895145f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0786b2d0022b436a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd06622e433fe4990" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02148e5c17a741fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce68ac32895145f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Meine 5 Favoriten </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UNW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>388,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>394,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>387,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>394,718</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>387,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,647</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>