--- v12 (2026-10-03)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re03558ac58ea466f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0aba6d731fcf471b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce68ac32895145f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00b788f4364a4519"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02148e5c17a741fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce68ac32895145f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R769e35e62b4946c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00b788f4364a4519" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Meine 5 Favoriten </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UNW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>397,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>397,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,152</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,618</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>